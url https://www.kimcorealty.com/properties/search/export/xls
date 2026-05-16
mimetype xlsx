--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1,1256 +1,1286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="As of 04-01-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="As of 05-16-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 04-01-2026'!$A$1:$H$594</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 05-16-2026'!$A$1:$H$594</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2104" uniqueCount="2104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2112" uniqueCount="2112">
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>MSA</t>
   </si>
   <si>
     <t>Leasing Representative</t>
   </si>
   <si>
     <t>Available Space(s)</t>
   </si>
   <si>
     <t>Available SF</t>
   </si>
   <si>
     <t>Property Details URL</t>
   </si>
   <si>
     <t>1934, 1935 and 1939 West Gray</t>
   </si>
   <si>
     <t>Houston</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>Houston-Pasadena-The Woodlands (TX)</t>
   </si>
   <si>
     <t>Ali Runkel</t>
   </si>
   <si>
     <t>4 Available</t>
   </si>
   <si>
     <t>147 - 9,105 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/119970</t>
   </si>
   <si>
+    <t>21st Street Plaza</t>
+  </si>
+  <si>
+    <t>Long Island City</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>New York-Newark-Jersey City (NY-NJ)</t>
+  </si>
+  <si>
+    <t>Robert Wachtler</t>
+  </si>
+  <si>
+    <t>2 Available</t>
+  </si>
+  <si>
+    <t>444 - 5,621 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116960</t>
+  </si>
+  <si>
     <t>2200 Westlake Retail</t>
   </si>
   <si>
     <t>Seattle</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Seattle-Tacoma-Bellevue (WA)</t>
   </si>
   <si>
     <t>Kristina Burmeister</t>
   </si>
   <si>
     <t>640 - 3,092 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120770</t>
   </si>
   <si>
     <t>2424 Hylan Boulevard</t>
   </si>
   <si>
     <t>Staten Island</t>
   </si>
   <si>
-    <t>NY</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom Pira</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117710</t>
   </si>
   <si>
     <t>280 Metro Center</t>
   </si>
   <si>
     <t>Colma</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>San Francisco-Oakland-Fremont (CA)</t>
   </si>
   <si>
     <t>Ranfie Ancelovici</t>
   </si>
   <si>
     <t>1 Available</t>
   </si>
   <si>
     <t>2,700 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110260</t>
   </si>
   <si>
     <t>580 Market Place</t>
   </si>
   <si>
     <t>Castro Valley</t>
   </si>
   <si>
-    <t>2 Available</t>
-[...2 lines deleted...]
-    <t>1,050 - 1,160 SF</t>
+    <t>3 Available</t>
+  </si>
+  <si>
+    <t>1,050 - 1,540 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118830</t>
   </si>
   <si>
     <t>8000 Sunset Strip S.C.</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>Los Angeles-Long Beach-Anaheim (CA)</t>
   </si>
   <si>
     <t>Todd Buckstein</t>
   </si>
   <si>
+    <t>11 Available</t>
+  </si>
+  <si>
+    <t>150 - 33,329 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118550</t>
+  </si>
+  <si>
+    <t>Accent Plaza</t>
+  </si>
+  <si>
+    <t>Plano</t>
+  </si>
+  <si>
+    <t>Dallas-Fort Worth-Arlington (TX)</t>
+  </si>
+  <si>
+    <t>Douglas Schooley</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/108160</t>
+  </si>
+  <si>
+    <t>Adams Plaza</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Boston-Cambridge-Newton (MA-NH)</t>
+  </si>
+  <si>
+    <t>Amy Daniels</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117300</t>
+  </si>
+  <si>
+    <t>Airport Plaza</t>
+  </si>
+  <si>
+    <t>Farmingdale</t>
+  </si>
+  <si>
+    <t>1,400 - 8,727 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113630</t>
+  </si>
+  <si>
+    <t>Alabama Shepherd S.C.</t>
+  </si>
+  <si>
+    <t>Christi Vinzant</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117990</t>
+  </si>
+  <si>
+    <t>Anaheim Plaza</t>
+  </si>
+  <si>
+    <t>Anaheim</t>
+  </si>
+  <si>
+    <t>Zach Blatteis</t>
+  </si>
+  <si>
+    <t>3,284 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114010</t>
+  </si>
+  <si>
+    <t>Ansonia Landing</t>
+  </si>
+  <si>
+    <t>Ansonia</t>
+  </si>
+  <si>
+    <t>CT</t>
+  </si>
+  <si>
+    <t>Waterbury-Shelton (CT)</t>
+  </si>
+  <si>
+    <t>Riley Merritt</t>
+  </si>
+  <si>
+    <t>5 Available</t>
+  </si>
+  <si>
+    <t>1,360 - 59,987 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/126120</t>
+  </si>
+  <si>
+    <t>Arbor Lakes Retail Center</t>
+  </si>
+  <si>
+    <t>Maple Grove</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Minneapolis-St. Paul-Bloomington (MN-WI)</t>
+  </si>
+  <si>
+    <t>1,216 - 45,940 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100140</t>
+  </si>
+  <si>
+    <t>Arcadia Biltmore Plaza</t>
+  </si>
+  <si>
+    <t>Phoenix</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Phoenix-Mesa-Chandler (AZ)</t>
+  </si>
+  <si>
+    <t>Rachel Eckblad</t>
+  </si>
+  <si>
+    <t>907 - 4,731 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118520</t>
+  </si>
+  <si>
+    <t>Argyle Village</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>Jacksonville (FL)</t>
+  </si>
+  <si>
+    <t>Spencer Phelps</t>
+  </si>
+  <si>
+    <t>1,000 - 45,530 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118400</t>
+  </si>
+  <si>
+    <t>Atascocita Commons</t>
+  </si>
+  <si>
+    <t>Humble</t>
+  </si>
+  <si>
+    <t>3,055 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116920</t>
+  </si>
+  <si>
+    <t>Atlantic West</t>
+  </si>
+  <si>
+    <t>510 - 50,530 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120660</t>
+  </si>
+  <si>
+    <t>Auburn North</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>7 Available</t>
+  </si>
+  <si>
+    <t>1,100 - 21,875 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114820</t>
+  </si>
+  <si>
+    <t>Battlefield S.C.</t>
+  </si>
+  <si>
+    <t>Leesburg</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>Washington-Arlington-Alexandria (DC-VA-MD-WV)</t>
+  </si>
+  <si>
+    <t>Kevin Allen</t>
+  </si>
+  <si>
+    <t>1,660 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115690</t>
+  </si>
+  <si>
+    <t>Baybrook Gateway</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>26,584 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118100</t>
+  </si>
+  <si>
+    <t>Bayhill Plaza</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>Orlando-Kissimmee-Sanford (FL)</t>
+  </si>
+  <si>
+    <t>Jordyn Mellow</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100240</t>
+  </si>
+  <si>
+    <t>Bedford Marketplace</t>
+  </si>
+  <si>
+    <t>Bedford</t>
+  </si>
+  <si>
+    <t>3,538 - 4,075 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125500</t>
+  </si>
+  <si>
+    <t>Bel Air Village S.C.</t>
+  </si>
+  <si>
+    <t>Elk Grove</t>
+  </si>
+  <si>
+    <t>Sacramento-Roseville-Folsom (CA)</t>
+  </si>
+  <si>
+    <t>Ben Minton</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114400</t>
+  </si>
+  <si>
+    <t>Bell Camino Center</t>
+  </si>
+  <si>
+    <t>Sun City</t>
+  </si>
+  <si>
+    <t>2,595 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116660</t>
+  </si>
+  <si>
+    <t>Bellaire Blvd S.C.</t>
+  </si>
+  <si>
+    <t>Bellaire</t>
+  </si>
+  <si>
+    <t>6 Available</t>
+  </si>
+  <si>
+    <t>1,532 - 3,002 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118250</t>
+  </si>
+  <si>
+    <t>Bellevue Place</t>
+  </si>
+  <si>
+    <t>Nashville</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>Nashville-Davidson-Murfreesboro-Franklin (TN)</t>
+  </si>
+  <si>
+    <t>Tracy Zart</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125140</t>
+  </si>
+  <si>
+    <t>Bellmore S.C.</t>
+  </si>
+  <si>
+    <t>Bellmore</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111350</t>
+  </si>
+  <si>
+    <t>Belmart Plaza</t>
+  </si>
+  <si>
+    <t>West Palm Beach</t>
+  </si>
+  <si>
+    <t>Miami-Fort Lauderdale-West Palm Beach (FL)</t>
+  </si>
+  <si>
+    <t>2,400 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101110</t>
+  </si>
+  <si>
+    <t>Birchwood Plaza</t>
+  </si>
+  <si>
+    <t>Commack</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115990</t>
+  </si>
+  <si>
+    <t>Black Mountain Village</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>San Diego-Chula Vista-Carlsbad (CA)</t>
+  </si>
+  <si>
+    <t>Matt Magnaghi</t>
+  </si>
+  <si>
+    <t>800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116040</t>
+  </si>
+  <si>
+    <t>Blalock Market</t>
+  </si>
+  <si>
+    <t>1,485 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117860</t>
+  </si>
+  <si>
+    <t>Boca Lyons Plaza</t>
+  </si>
+  <si>
+    <t>Boca Raton</t>
+  </si>
+  <si>
+    <t>1,000 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118370</t>
+  </si>
+  <si>
+    <t>Boynton West S.C.</t>
+  </si>
+  <si>
+    <t>Boynton Beach</t>
+  </si>
+  <si>
+    <t>1,050 - 40,511 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100050</t>
+  </si>
+  <si>
+    <t>Brace Road Station</t>
+  </si>
+  <si>
+    <t>Cherry Hill</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>Philadelphia-Camden-Wilmington (PA-NJ-DE-MD)</t>
+  </si>
+  <si>
+    <t>Michael Reigner</t>
+  </si>
+  <si>
+    <t>3,000 - 64,904 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103060</t>
+  </si>
+  <si>
+    <t>Braelinn Village</t>
+  </si>
+  <si>
+    <t>Peachtree City</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>Atlanta-Sandy Springs-Alpharetta (GA)</t>
+  </si>
+  <si>
+    <t>Katie Littlejohn</t>
+  </si>
+  <si>
+    <t>1,664 - 7,386 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117520</t>
+  </si>
+  <si>
+    <t>Brandywine Commons II</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110380</t>
+  </si>
+  <si>
+    <t>Branhaven Plaza</t>
+  </si>
+  <si>
+    <t>Branford</t>
+  </si>
+  <si>
+    <t>New Haven (CT)</t>
+  </si>
+  <si>
+    <t>1,969 - 4,558 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100340</t>
+  </si>
+  <si>
+    <t>Brennan Station</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>Raleigh-Cary (NC)</t>
+  </si>
+  <si>
+    <t>1,800 - 8,278 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116710</t>
+  </si>
+  <si>
+    <t>Bridgehampton Commons</t>
+  </si>
+  <si>
+    <t>Bridgehampton</t>
+  </si>
+  <si>
+    <t>1,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103600</t>
+  </si>
+  <si>
+    <t>Bridgewater Falls</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>Cincinnati (OH-KY-IN)</t>
+  </si>
+  <si>
+    <t>Rich Bevis</t>
+  </si>
+  <si>
+    <t>969 - 3,361 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125260</t>
+  </si>
+  <si>
+    <t>Bridgewater Promenade</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>10,644 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105731</t>
+  </si>
+  <si>
+    <t>Broadway Marketplace</t>
+  </si>
+  <si>
+    <t>Tempe</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118270</t>
+  </si>
+  <si>
+    <t>Broadway Plaza</t>
+  </si>
+  <si>
+    <t>Revere</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117290</t>
+  </si>
+  <si>
+    <t>Brookhurst Center</t>
+  </si>
+  <si>
+    <t>Matthew Burns</t>
+  </si>
+  <si>
+    <t>5,400 - 6,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114030</t>
+  </si>
+  <si>
+    <t>Brookline Village</t>
+  </si>
+  <si>
+    <t>Brookline</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125420</t>
+  </si>
+  <si>
+    <t>Brookvale S.C.</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>2,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114420</t>
+  </si>
+  <si>
+    <t>Brownsville Commons</t>
+  </si>
+  <si>
+    <t>Powder Springs</t>
+  </si>
+  <si>
+    <t>1,500 - 2,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118470</t>
+  </si>
+  <si>
+    <t>Burke Town Plaza</t>
+  </si>
+  <si>
+    <t>Burke</t>
+  </si>
+  <si>
+    <t>650 - 1,860 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110390</t>
+  </si>
+  <si>
+    <t>Buttermilk Towne Center</t>
+  </si>
+  <si>
+    <t>Crescent Springs</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125270</t>
+  </si>
+  <si>
+    <t>Cambrian Park Plaza</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>San Jose-Sunnyvale-Santa Clara (CA)</t>
+  </si>
+  <si>
+    <t>680 - 7,810 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118560</t>
+  </si>
+  <si>
+    <t>Camelback Miller Plaza</t>
+  </si>
+  <si>
+    <t>Scottsdale</t>
+  </si>
+  <si>
+    <t>2,100 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118610</t>
+  </si>
+  <si>
+    <t>Camelback Village Square</t>
+  </si>
+  <si>
+    <t>3,172 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118290</t>
+  </si>
+  <si>
+    <t>Camino Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101010</t>
+  </si>
+  <si>
+    <t>Camp Creek Marketplace II</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>17,424 - 50,134 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120210</t>
+  </si>
+  <si>
+    <t>Canyon Pointe S.C.</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Las Vegas-Henderson-North Las Vegas (NV)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110090</t>
+  </si>
+  <si>
+    <t>Canyon Ridge Plaza</t>
+  </si>
+  <si>
+    <t>Kent</t>
+  </si>
+  <si>
+    <t>2,508 - 2,698 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114840</t>
+  </si>
+  <si>
+    <t>Capital Square</t>
+  </si>
+  <si>
+    <t>1,237 - 34,300 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118940</t>
+  </si>
+  <si>
+    <t>Carmans Plaza</t>
+  </si>
+  <si>
+    <t>Massapequa</t>
+  </si>
+  <si>
+    <t>9,603 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117780</t>
+  </si>
+  <si>
+    <t>Carmel Mountain Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111570</t>
+  </si>
+  <si>
+    <t>Carrollwood Commons</t>
+  </si>
+  <si>
+    <t>Tampa</t>
+  </si>
+  <si>
+    <t>Tampa-St. Petersburg-Clearwater (FL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106640</t>
+  </si>
+  <si>
+    <t>Castor Place</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102940</t>
+  </si>
+  <si>
+    <t>Centennial Shops</t>
+  </si>
+  <si>
+    <t>Edina</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125300</t>
+  </si>
+  <si>
+    <t>Center at Baybrook</t>
+  </si>
+  <si>
+    <t>3,579 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105670</t>
+  </si>
+  <si>
+    <t>Center at Missouri Avenue</t>
+  </si>
+  <si>
+    <t>Largo</t>
+  </si>
+  <si>
+    <t>4,950 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101240</t>
+  </si>
+  <si>
+    <t>Center of the Hills</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Austin-Round Rock-San Marcos (TX)</t>
+  </si>
+  <si>
+    <t>930 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105890</t>
+  </si>
+  <si>
+    <t>Center Point S.C.</t>
+  </si>
+  <si>
+    <t>Saint Charles</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>St. Louis (MO-IL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107980</t>
+  </si>
+  <si>
+    <t>Center Square S.C.</t>
+  </si>
+  <si>
+    <t>Blue Bell</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106490</t>
+  </si>
+  <si>
+    <t>Centerwood Plaza</t>
+  </si>
+  <si>
+    <t>Bellflower</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119920</t>
+  </si>
+  <si>
+    <t>Central Center-Shoprite</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117090</t>
+  </si>
+  <si>
+    <t>Central Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117120</t>
+  </si>
+  <si>
+    <t>Centre Court</t>
+  </si>
+  <si>
+    <t>Pikesville</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Baltimore-Columbia-Towson (MD)</t>
+  </si>
+  <si>
+    <t>525 - 1,610 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116610</t>
+  </si>
+  <si>
+    <t>Centro Arlington</t>
+  </si>
+  <si>
+    <t>Arlington</t>
+  </si>
+  <si>
+    <t>1,450 - 51,518 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120820</t>
+  </si>
+  <si>
+    <t>Centrum @ Crossroads</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>1,400 - 24,975 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100020</t>
+  </si>
+  <si>
+    <t>Century South S.C.</t>
+  </si>
+  <si>
+    <t>1,127 - 8,640 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/191760</t>
+  </si>
+  <si>
+    <t>Charleston Commons</t>
+  </si>
+  <si>
+    <t>Nick Freddo</t>
+  </si>
+  <si>
+    <t>1,600 - 7,200 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120060</t>
+  </si>
+  <si>
+    <t>Chico Crossroads</t>
+  </si>
+  <si>
+    <t>Chico</t>
+  </si>
+  <si>
+    <t>Chico (CA)</t>
+  </si>
+  <si>
+    <t>1,500 - 38,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114460</t>
+  </si>
+  <si>
+    <t>Chino Hills Marketplace</t>
+  </si>
+  <si>
+    <t>Chino Hills</t>
+  </si>
+  <si>
+    <t>Riverside-San Bernardino-Ontario (CA)</t>
+  </si>
+  <si>
+    <t>3,528 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118410</t>
+  </si>
+  <si>
+    <t>Christown Spectrum</t>
+  </si>
+  <si>
+    <t>15 Available</t>
+  </si>
+  <si>
+    <t>1,045 - 7,395 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117550</t>
+  </si>
+  <si>
+    <t>City Heights Center</t>
+  </si>
+  <si>
+    <t>1,192 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116890</t>
+  </si>
+  <si>
+    <t>Cityplace Market</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105650</t>
+  </si>
+  <si>
+    <t>Clackamas Promenade</t>
+  </si>
+  <si>
+    <t>Clackamas</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>Portland-Vancouver-Hillsboro (OR-WA)</t>
+  </si>
+  <si>
+    <t>800 - 8,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113770</t>
+  </si>
+  <si>
+    <t>Clackamas Square</t>
+  </si>
+  <si>
+    <t>Happy Valley</t>
+  </si>
+  <si>
+    <t>4,502 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120400</t>
+  </si>
+  <si>
+    <t>Clermont Landing</t>
+  </si>
+  <si>
+    <t>Clermont</t>
+  </si>
+  <si>
+    <t>1,500 - 5,160 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120560</t>
+  </si>
+  <si>
+    <t>Clinton Pointe</t>
+  </si>
+  <si>
+    <t>Clinton Township</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>Detroit-Warren-Dearborn (MI)</t>
+  </si>
+  <si>
+    <t>2,125 - 3,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125160</t>
+  </si>
+  <si>
+    <t>Cloverdale Plaza</t>
+  </si>
+  <si>
+    <t>Winston-Salem</t>
+  </si>
+  <si>
+    <t>Winston-Salem (NC)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101260</t>
+  </si>
+  <si>
+    <t>College Park S.C. - N Las Vegas</t>
+  </si>
+  <si>
+    <t>North Las Vegas</t>
+  </si>
+  <si>
+    <t>876 - 4,563 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118330</t>
+  </si>
+  <si>
+    <t>College Park S.C. - Tempe</t>
+  </si>
+  <si>
+    <t>1,500 - 2,857 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116770</t>
+  </si>
+  <si>
+    <t>Colonial Plaza</t>
+  </si>
+  <si>
     <t>9 Available</t>
   </si>
   <si>
-    <t>150 - 2,571 SF</t>
-[...1055 lines deleted...]
-    <t>1,360 - 4,459 SF</t>
+    <t>1,360 - 21,780 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118340</t>
   </si>
   <si>
     <t>Columbia Crossing</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>Jenna Mielke</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102010</t>
   </si>
   <si>
     <t>Columbia Crossing II S.C.</t>
   </si>
   <si>
     <t>3,700 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117000</t>
   </si>
@@ -1353,50 +1383,53 @@
   <si>
     <t>9,100 - 33,517 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/106230</t>
   </si>
   <si>
     <t>Coral Way Plaza</t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
     <t>1,500 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/101340</t>
   </si>
   <si>
     <t>Corona Hills Plaza</t>
   </si>
   <si>
     <t>Corona</t>
   </si>
   <si>
+    <t>1,925 SF</t>
+  </si>
+  <si>
     <t>https://www.kimcorealty.com/105460</t>
   </si>
   <si>
     <t>Corsica Square S.C.</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/115710</t>
   </si>
   <si>
     <t>Costco Plaza - Alhambra</t>
   </si>
   <si>
     <t>Alhambra</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/105410</t>
   </si>
   <si>
     <t>Costco Plaza - Fairfax</t>
   </si>
   <si>
     <t>Fairfax</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/105470</t>
@@ -1491,65 +1524,62 @@
   <si>
     <t>3,035 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125280</t>
   </si>
   <si>
     <t>Crossing At Stonegate</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Denver-Aurora-Centennial (CO)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120580</t>
   </si>
   <si>
     <t>Crossroads Plaza</t>
   </si>
   <si>
-    <t>2,565 SF</t>
+    <t>2,565 - 36,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/104830</t>
   </si>
   <si>
     <t>Crossroads Plaza - Richboro</t>
   </si>
   <si>
     <t>Richboro</t>
   </si>
   <si>
-    <t>1,511 SF</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/103890</t>
   </si>
   <si>
     <t>Cupertino Village</t>
   </si>
   <si>
     <t>Cupertino</t>
   </si>
   <si>
     <t>1,004 - 2,563 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113440</t>
   </si>
   <si>
     <t>Curlew Crossing S.C.</t>
   </si>
   <si>
     <t>664 - 2,104 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111860</t>
   </si>
   <si>
     <t>Cypress Creek Station</t>
@@ -1563,51 +1593,51 @@
   <si>
     <t>https://www.kimcorealty.com/111540</t>
   </si>
   <si>
     <t>Cypress Point</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125170</t>
   </si>
   <si>
     <t>Cypress Towne Center</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110862</t>
   </si>
   <si>
     <t>D'Andrea Marketplace</t>
   </si>
   <si>
     <t>Sparks</t>
   </si>
   <si>
     <t>Reno (NV)</t>
   </si>
   <si>
-    <t>900 - 5,300 SF</t>
+    <t>900 - 1,300 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116030</t>
   </si>
   <si>
     <t>Dania Pointe</t>
   </si>
   <si>
     <t>Dania Beach</t>
   </si>
   <si>
     <t>Katie Wycoff</t>
   </si>
   <si>
     <t>16 Available</t>
   </si>
   <si>
     <t>1,980 - 7,500 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117480</t>
   </si>
   <si>
     <t>Davidson Commons</t>
   </si>
@@ -1719,122 +1749,113 @@
   <si>
     <t>Dorsey's Search Village Center</t>
   </si>
   <si>
     <t>Ellicott City</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102060</t>
   </si>
   <si>
     <t>Dublin Retail Center</t>
   </si>
   <si>
     <t>Dublin</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114510</t>
   </si>
   <si>
     <t>Dulles Town Crossing</t>
   </si>
   <si>
     <t>Sterling</t>
   </si>
   <si>
-    <t>0 SF</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/111750</t>
   </si>
   <si>
     <t>East Bank S.C.</t>
   </si>
   <si>
     <t>Aurora</t>
   </si>
   <si>
     <t>1,600 - 41,896 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/106890</t>
   </si>
   <si>
     <t>East Lake Woodlands</t>
   </si>
   <si>
     <t>Palm Harbor</t>
   </si>
   <si>
-    <t>675 - 5,200 SF</t>
+    <t>675 - 43,560 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125530</t>
   </si>
   <si>
     <t>East Windsor Village</t>
   </si>
   <si>
     <t>East Windsor</t>
   </si>
   <si>
     <t>Trenton-Princeton (NJ)</t>
   </si>
   <si>
     <t>4,500 - 7,133 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100470</t>
   </si>
   <si>
     <t>Edgewater Commons</t>
   </si>
   <si>
     <t>Edgewater</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113750</t>
   </si>
   <si>
     <t>Edgewater Marketplace</t>
   </si>
   <si>
-    <t>1,214 SF</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/120130</t>
   </si>
   <si>
     <t>El Camino North</t>
   </si>
   <si>
     <t>Oceanside</t>
   </si>
   <si>
-    <t>11 Available</t>
-[...1 lines deleted...]
-  <si>
     <t>1,213 - 38,902 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114090</t>
   </si>
   <si>
     <t>El Camino Promenade</t>
   </si>
   <si>
     <t>Encinitas</t>
   </si>
   <si>
     <t>1,450 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118440</t>
   </si>
   <si>
     <t>Elmont S.C.</t>
   </si>
   <si>
     <t>Elmont</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111320</t>
@@ -1875,51 +1896,51 @@
   <si>
     <t>https://www.kimcorealty.com/110460</t>
   </si>
   <si>
     <t>Englewood Plaza</t>
   </si>
   <si>
     <t>Englewood</t>
   </si>
   <si>
     <t>1,200 - 50,690 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/106830</t>
   </si>
   <si>
     <t>Entrada de Oro Plaza</t>
   </si>
   <si>
     <t>Oro Valley</t>
   </si>
   <si>
     <t>Tucson (AZ)</t>
   </si>
   <si>
-    <t>1,130 - 2,400 SF</t>
+    <t>1,130 - 5,600 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118490</t>
   </si>
   <si>
     <t>Fairway Plaza</t>
   </si>
   <si>
     <t>Pasadena</t>
   </si>
   <si>
     <t>1,200 - 1,925 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100100</t>
   </si>
   <si>
     <t>Falls Pointe</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118420</t>
   </si>
   <si>
     <t>Falmouth Plaza</t>
   </si>
@@ -1971,87 +1992,93 @@
   <si>
     <t>Festival at Jefferson Court</t>
   </si>
   <si>
     <t>Louisville</t>
   </si>
   <si>
     <t>Louisville/Jefferson County (KY-IN)</t>
   </si>
   <si>
     <t>2,305 - 14,420 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117960</t>
   </si>
   <si>
     <t>Fiesta Trails</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>San Antonio-New Braunfels (TX)</t>
   </si>
   <si>
+    <t>10 Available</t>
+  </si>
+  <si>
     <t>1,050 - 30,416 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120200</t>
   </si>
   <si>
     <t>Fire Mountain Center</t>
   </si>
   <si>
     <t>682 - 2,460 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114110</t>
   </si>
   <si>
     <t>Fishtown Crossing</t>
   </si>
   <si>
     <t>1,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117750</t>
   </si>
   <si>
     <t>Flagler Park Plaza</t>
   </si>
   <si>
+    <t>1,500 - 1,700 SF</t>
+  </si>
+  <si>
     <t>https://www.kimcorealty.com/115890</t>
   </si>
   <si>
     <t>Flamingo Pines</t>
   </si>
   <si>
     <t>Pembroke Pines</t>
   </si>
   <si>
-    <t>1,050 - 3,000 SF</t>
+    <t>1,953 - 3,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120620</t>
   </si>
   <si>
     <t>Forest Avenue Plaza</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113430</t>
   </si>
   <si>
     <t>Forest Avenue S.C.</t>
   </si>
   <si>
     <t>960 - 2,008 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100310</t>
   </si>
   <si>
     <t>Forest Park</t>
   </si>
   <si>
     <t>Greenville</t>
   </si>
@@ -2124,93 +2151,90 @@
   <si>
     <t>Franklin Square</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111360</t>
   </si>
   <si>
     <t>Freedom Centre</t>
   </si>
   <si>
     <t>Freedom</t>
   </si>
   <si>
     <t>Santa Cruz-Watsonville (CA)</t>
   </si>
   <si>
     <t>500 - 34,169 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120020</t>
   </si>
   <si>
     <t>Fremont Hub</t>
   </si>
   <si>
-    <t>17 Available</t>
-[...2 lines deleted...]
-    <t>955 - 39,830 SF</t>
+    <t>1,300 - 39,830 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/109510</t>
   </si>
   <si>
     <t>Front Range Village</t>
   </si>
   <si>
     <t>Fort Collins</t>
   </si>
   <si>
     <t>Fort Collins-Loveland (CO)</t>
   </si>
   <si>
     <t>1,500 - 28,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125440</t>
   </si>
   <si>
     <t>Frontier Village S.C.</t>
   </si>
   <si>
     <t>Lake Stevens</t>
   </si>
   <si>
-    <t>1,225 SF</t>
+    <t>1,225 - 2,515 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114860</t>
   </si>
   <si>
     <t>Ft. Lauderdale Plaza</t>
   </si>
   <si>
     <t>Lauderhill</t>
   </si>
   <si>
-    <t>1,500 - 6,125 SF</t>
+    <t>1,500 - 12,700 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102900</t>
   </si>
   <si>
     <t>Fullerton Plaza</t>
   </si>
   <si>
     <t>Baltimore</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110480</t>
   </si>
   <si>
     <t>Fulton Market Place</t>
   </si>
   <si>
     <t>Santa Rosa</t>
   </si>
   <si>
     <t>Santa Rosa-Petaluma (CA)</t>
   </si>
   <si>
     <t>984 - 2,500 SF</t>
   </si>
@@ -2283,153 +2307,150 @@
   <si>
     <t>Gateway Plaza</t>
   </si>
   <si>
     <t>640 - 861 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/119950</t>
   </si>
   <si>
     <t>Gateway S.C.</t>
   </si>
   <si>
     <t>Mill Creek</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114880</t>
   </si>
   <si>
     <t>Gateway Station</t>
   </si>
   <si>
     <t>Burleson</t>
   </si>
   <si>
-    <t>3,600 - 4,502 SF</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/104960</t>
   </si>
   <si>
     <t>Glendale Square</t>
   </si>
   <si>
     <t>Everett</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117260</t>
   </si>
   <si>
     <t>Gordon Plaza</t>
   </si>
   <si>
     <t>Woodbridge</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102250</t>
   </si>
   <si>
     <t>Granary Square</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>1,200 - 7,014 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114160</t>
   </si>
   <si>
     <t>Grand Oaks Village</t>
   </si>
   <si>
     <t>1,480 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116730</t>
   </si>
   <si>
     <t>Grand Parkway Marketplace</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
-    <t>1,066 - 3,406 SF</t>
+    <t>1,066 - 32,670 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117500</t>
   </si>
   <si>
     <t>Grand Parkway Marketplace II</t>
   </si>
   <si>
     <t>1,500 - 3,160 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117580</t>
   </si>
   <si>
     <t>Grand Plaza</t>
   </si>
   <si>
     <t>Maspeth</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111290</t>
   </si>
   <si>
     <t>Grayson Commons</t>
   </si>
   <si>
     <t>Grayson</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118450</t>
   </si>
   <si>
     <t>Greeley Commons</t>
   </si>
   <si>
     <t>Greeley</t>
   </si>
   <si>
     <t>Greeley (CO)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/112480</t>
   </si>
   <si>
     <t>Greenbrier S.C.</t>
   </si>
   <si>
     <t>Bel Air</t>
   </si>
   <si>
-    <t>1,816 - 3,431 SF</t>
+    <t>1,816 - 30,492 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110500</t>
   </si>
   <si>
     <t>Greenhouse Marketplace</t>
   </si>
   <si>
     <t>714 - 25,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120260</t>
   </si>
   <si>
     <t>Greenridge Plaza</t>
   </si>
   <si>
     <t>2,040 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/106740</t>
   </si>
   <si>
     <t>Greenwood S.C.</t>
   </si>
@@ -2529,51 +2550,51 @@
   <si>
     <t>Creve Coeur</t>
   </si>
   <si>
     <t>1,400 - 4,800 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125230</t>
   </si>
   <si>
     <t>Heritage West S.C.</t>
   </si>
   <si>
     <t>Lakewood</t>
   </si>
   <si>
     <t>1,819 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/106840</t>
   </si>
   <si>
     <t>Hickory Ridge</t>
   </si>
   <si>
-    <t>851 - 3,743 SF</t>
+    <t>1,983 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102110</t>
   </si>
   <si>
     <t>Hicksville Plaza</t>
   </si>
   <si>
     <t>Hicksville</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111370</t>
   </si>
   <si>
     <t>High House Crossing</t>
   </si>
   <si>
     <t>1,758 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120250</t>
   </si>
   <si>
     <t>Highland Lakes Plaza</t>
   </si>
@@ -2595,51 +2616,51 @@
   <si>
     <t>https://www.kimcorealty.com/117040</t>
   </si>
   <si>
     <t>Highlands Ranch S.C.</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116680</t>
   </si>
   <si>
     <t>Hillsborough Promenade</t>
   </si>
   <si>
     <t>Hillsborough</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/104411</t>
   </si>
   <si>
     <t>Hilltop Village Center</t>
   </si>
   <si>
     <t>Alexandria</t>
   </si>
   <si>
-    <t>1,492 - 2,505 SF</t>
+    <t>2,505 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120720</t>
   </si>
   <si>
     <t>Hillview S.C.</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110140</t>
   </si>
   <si>
     <t>Hollywood Hills Plaza</t>
   </si>
   <si>
     <t>Hollywood</t>
   </si>
   <si>
     <t>2,400 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120640</t>
   </si>
   <si>
     <t>Holmdel Towne Center</t>
   </si>
@@ -2712,51 +2733,51 @@
   <si>
     <t>Horsham</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113370</t>
   </si>
   <si>
     <t>Independence Plaza - Laredo</t>
   </si>
   <si>
     <t>Laredo</t>
   </si>
   <si>
     <t>Laredo (TX)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120150</t>
   </si>
   <si>
     <t>Independence Plaza - Selden</t>
   </si>
   <si>
     <t>Selden</t>
   </si>
   <si>
-    <t>11,173 SF</t>
+    <t>1,424 - 11,173 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116510</t>
   </si>
   <si>
     <t>Ingleside S.C.</t>
   </si>
   <si>
     <t>3,250 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110520</t>
   </si>
   <si>
     <t>Ives Dairy Crossing</t>
   </si>
   <si>
     <t>North Miami Beach</t>
   </si>
   <si>
     <t>1,500 - 3,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/103400</t>
   </si>
@@ -2811,654 +2832,642 @@
   <si>
     <t>Kendale Lakes Plaza</t>
   </si>
   <si>
     <t>1,913 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111530</t>
   </si>
   <si>
     <t>Kenneth Hahn Plaza</t>
   </si>
   <si>
     <t>216 - 2,640 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114170</t>
   </si>
   <si>
     <t>Kentlands Market Square</t>
   </si>
   <si>
     <t>Mark Curcio</t>
   </si>
   <si>
-    <t>1,322 - 3,263 SF</t>
+    <t>1,200 - 3,263 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117620</t>
   </si>
   <si>
     <t>Kernan Village</t>
   </si>
   <si>
     <t>1,200 - 4,387 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120670</t>
   </si>
   <si>
-    <t>Key Food - 21st Street</t>
-[...10 lines deleted...]
-  <si>
     <t>Key Food - Atlantic Avenue</t>
   </si>
   <si>
     <t>Brooklyn Heights</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116940</t>
   </si>
   <si>
     <t>Key Food - Central Avenue</t>
   </si>
   <si>
     <t>Valley Stream</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116950</t>
   </si>
   <si>
     <t>Kings Contrivance</t>
   </si>
   <si>
+    <t>543 - 8,260 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102120</t>
+  </si>
+  <si>
+    <t>Kings Crossing</t>
+  </si>
+  <si>
+    <t>Kingwood</t>
+  </si>
+  <si>
+    <t>8,640 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118260</t>
+  </si>
+  <si>
+    <t>Kings Highway S.C.</t>
+  </si>
+  <si>
+    <t>Brooklyn</t>
+  </si>
+  <si>
+    <t>6,300 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111300</t>
+  </si>
+  <si>
+    <t>Kissena Blvd S.C.</t>
+  </si>
+  <si>
+    <t>Flushing</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115900</t>
+  </si>
+  <si>
+    <t>Kroger Plaza</t>
+  </si>
+  <si>
+    <t>Mesquite</t>
+  </si>
+  <si>
+    <t>2,400 - 111,949 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102560</t>
+  </si>
+  <si>
+    <t>La Mirada Theater Center</t>
+  </si>
+  <si>
+    <t>La Mirada</t>
+  </si>
+  <si>
+    <t>1,398 - 5,278 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105510</t>
+  </si>
+  <si>
+    <t>La Verne Towne Center</t>
+  </si>
+  <si>
+    <t>La Verne</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114180</t>
+  </si>
+  <si>
+    <t>Laband Village S.C.</t>
+  </si>
+  <si>
+    <t>1,092 - 5,128 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113350</t>
+  </si>
+  <si>
+    <t>Lake Prairie Towne Crossing</t>
+  </si>
+  <si>
+    <t>Grand Prairie</t>
+  </si>
+  <si>
+    <t>3,108 - 86,249 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113540</t>
+  </si>
+  <si>
+    <t>Lake Wales S.C.</t>
+  </si>
+  <si>
+    <t>Lake Wales</t>
+  </si>
+  <si>
+    <t>Lakeland-Winter Haven (FL)</t>
+  </si>
+  <si>
+    <t>34,848 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/193550</t>
+  </si>
+  <si>
+    <t>Lakehills Plaza</t>
+  </si>
+  <si>
+    <t>1,410 - 3,029 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125370</t>
+  </si>
+  <si>
+    <t>Lakeside Marketplace</t>
+  </si>
+  <si>
+    <t>Acworth</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120220</t>
+  </si>
+  <si>
+    <t>Lakewood Plaza</t>
+  </si>
+  <si>
+    <t>4,365 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114191</t>
+  </si>
+  <si>
+    <t>Lakewood Village</t>
+  </si>
+  <si>
+    <t>Windsor</t>
+  </si>
+  <si>
+    <t>1,224 - 2,781 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114640</t>
+  </si>
+  <si>
+    <t>Largo Plaza</t>
+  </si>
+  <si>
+    <t>950 - 3,784 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117940</t>
+  </si>
+  <si>
+    <t>Larwin Square S.C.</t>
+  </si>
+  <si>
+    <t>Tustin</t>
+  </si>
+  <si>
+    <t>490 - 19,072 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114200</t>
+  </si>
+  <si>
+    <t>Las Tiendas Plaza</t>
+  </si>
+  <si>
+    <t>Brownsville</t>
+  </si>
+  <si>
+    <t>Brownsville-Harlingen (TX)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111970</t>
+  </si>
+  <si>
+    <t>Las Tiendas S.C.</t>
+  </si>
+  <si>
+    <t>McAllen</t>
+  </si>
+  <si>
+    <t>McAllen-Edinburg-Mission (TX)</t>
+  </si>
+  <si>
+    <t>1,534 - 18,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120530</t>
+  </si>
+  <si>
+    <t>Laurel Plaza</t>
+  </si>
+  <si>
+    <t>Laurel</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101730</t>
+  </si>
+  <si>
+    <t>Lawrenceville Market</t>
+  </si>
+  <si>
+    <t>Lawrenceville</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117070</t>
+  </si>
+  <si>
+    <t>Leesville Towne Centre</t>
+  </si>
+  <si>
+    <t>2,390 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118950</t>
+  </si>
+  <si>
+    <t>Lincoln Hills Town Center</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116130</t>
+  </si>
+  <si>
+    <t>Lincoln Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117660</t>
+  </si>
+  <si>
+    <t>Linda Mar S.C.</t>
+  </si>
+  <si>
+    <t>Pacifica</t>
+  </si>
+  <si>
+    <t>809 - 2,084 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111150</t>
+  </si>
+  <si>
+    <t>Linden Plaza</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117280</t>
+  </si>
+  <si>
+    <t>Little Neck Plaza</t>
+  </si>
+  <si>
+    <t>Little Neck</t>
+  </si>
+  <si>
+    <t>2,332 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110170</t>
+  </si>
+  <si>
+    <t>Loma Square</t>
+  </si>
+  <si>
+    <t>1,625 - 1,778 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114210</t>
+  </si>
+  <si>
+    <t>Long Gate S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113760</t>
+  </si>
+  <si>
+    <t>Los Colobos</t>
+  </si>
+  <si>
+    <t>Carolina</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>San Juan-Bayamón-Caguas (PR)</t>
+  </si>
+  <si>
+    <t>2,800 - 5,261 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113660</t>
+  </si>
+  <si>
+    <t>Lowes &amp; Meijer at Tel-Twelve</t>
+  </si>
+  <si>
+    <t>Southfield</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125840</t>
+  </si>
+  <si>
+    <t>Lowry Town Center</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>1,200 - 3,150 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118780</t>
+  </si>
+  <si>
+    <t>Madera Village</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>1,200 - 1,495 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120080</t>
+  </si>
+  <si>
+    <t>Madison Plaza</t>
+  </si>
+  <si>
+    <t>Carmichael</t>
+  </si>
+  <si>
+    <t>8,100 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105430</t>
+  </si>
+  <si>
+    <t>Madison Village Marketplace</t>
+  </si>
+  <si>
+    <t>872 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120240</t>
+  </si>
+  <si>
+    <t>Magnolia Square S.C.</t>
+  </si>
+  <si>
+    <t>San Ramon</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107590</t>
+  </si>
+  <si>
+    <t>Main St. Plaza</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117420</t>
+  </si>
+  <si>
+    <t>Main Street Marketplace</t>
+  </si>
+  <si>
+    <t>1,358 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115600</t>
+  </si>
+  <si>
+    <t>Manati Villa Maria S.C.</t>
+  </si>
+  <si>
+    <t>Manati</t>
+  </si>
+  <si>
+    <t>1,169 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113710</t>
+  </si>
+  <si>
+    <t>Manetto Hill Plaza</t>
+  </si>
+  <si>
+    <t>Plainview</t>
+  </si>
+  <si>
+    <t>Ian Zimmerman</t>
+  </si>
+  <si>
+    <t>1,112 - 33,342 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101160</t>
+  </si>
+  <si>
+    <t>Manhasset Center</t>
+  </si>
+  <si>
+    <t>Manhasset</t>
+  </si>
+  <si>
+    <t>9,936 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102370</t>
+  </si>
+  <si>
+    <t>Maple Shade</t>
+  </si>
+  <si>
+    <t>Moorestown</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111710</t>
+  </si>
+  <si>
+    <t>Maplewood Plaza</t>
+  </si>
+  <si>
+    <t>1,068 - 15,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106730</t>
+  </si>
+  <si>
+    <t>Marathon S.C.</t>
+  </si>
+  <si>
+    <t>Marathon</t>
+  </si>
+  <si>
+    <t>Key West-Key Largo (FL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117180</t>
+  </si>
+  <si>
+    <t>Marina Village</t>
+  </si>
+  <si>
+    <t>Huntington Beach</t>
+  </si>
+  <si>
+    <t>3,300 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114220</t>
+  </si>
+  <si>
+    <t>Market at Bay Shore</t>
+  </si>
+  <si>
+    <t>Bay Shore</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113570</t>
+  </si>
+  <si>
+    <t>Market at Haynes Bridge</t>
+  </si>
+  <si>
+    <t>Johns Creek</t>
+  </si>
+  <si>
+    <t>1,200 - 2,640 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115630</t>
+  </si>
+  <si>
+    <t>Market at Nolana</t>
+  </si>
+  <si>
+    <t>1,260 - 43,996 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120500</t>
+  </si>
+  <si>
+    <t>Market at Sharyland Place</t>
+  </si>
+  <si>
+    <t>Mission</t>
+  </si>
+  <si>
+    <t>2,000 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120520</t>
+  </si>
+  <si>
+    <t>Market at Southpark</t>
+  </si>
+  <si>
+    <t>Littleton</t>
+  </si>
+  <si>
+    <t>6,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116740</t>
+  </si>
+  <si>
+    <t>Marketplace of Delray</t>
+  </si>
+  <si>
+    <t>Delray Beach</t>
+  </si>
+  <si>
+    <t>700 - 8,470 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125180</t>
+  </si>
+  <si>
+    <t>Mary Brickell Village</t>
+  </si>
+  <si>
     <t>12 Available</t>
   </si>
   <si>
-    <t>543 - 8,260 SF</t>
-[...532 lines deleted...]
-  <si>
     <t>200 - 8,621 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125540</t>
   </si>
   <si>
     <t>McAllen Center</t>
   </si>
   <si>
     <t>40,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120550</t>
   </si>
   <si>
     <t>McQueen Crossings S.C.</t>
   </si>
   <si>
-    <t>1,300 - 1,625 SF</t>
+    <t>1,300 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116060</t>
   </si>
   <si>
     <t>Meadowbrook Commons</t>
   </si>
   <si>
     <t>Freeport</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100270</t>
   </si>
   <si>
     <t>Memorial Plaza</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>1,700 - 4,675 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117210</t>
   </si>
@@ -3507,2844 +3516,2859 @@
   <si>
     <t>Merrick Commons</t>
   </si>
   <si>
     <t>Merrick</t>
   </si>
   <si>
     <t>10,302 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100280</t>
   </si>
   <si>
     <t>Mesa Riverview</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
     <t>1,400 - 35,000 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111780</t>
   </si>
   <si>
-    <t>Met Fresh</t>
+    <t>Metro Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105530</t>
+  </si>
+  <si>
+    <t>Mill Basin Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100300</t>
+  </si>
+  <si>
+    <t>Mill St. Plaza</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>Worcester (MA)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117380</t>
+  </si>
+  <si>
+    <t>Mill Station</t>
+  </si>
+  <si>
+    <t>Owings Mills</t>
+  </si>
+  <si>
+    <t>389 - 7,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116780</t>
+  </si>
+  <si>
+    <t>Millenia Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111590</t>
+  </si>
+  <si>
+    <t>Miller Road S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103900</t>
+  </si>
+  <si>
+    <t>Miller West Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113900</t>
+  </si>
+  <si>
+    <t>Mineola Crossings</t>
+  </si>
+  <si>
+    <t>Mineola</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115910</t>
+  </si>
+  <si>
+    <t>Mission Bay Plaza</t>
+  </si>
+  <si>
+    <t>1,420 - 1,795 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125550</t>
+  </si>
+  <si>
+    <t>Mission Bell S.C.</t>
+  </si>
+  <si>
+    <t>1,353 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111240</t>
+  </si>
+  <si>
+    <t>Monte Vista Village Center</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120230</t>
+  </si>
+  <si>
+    <t>Montebello Town Square</t>
+  </si>
+  <si>
+    <t>Montebello</t>
+  </si>
+  <si>
+    <t>4,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100400</t>
+  </si>
+  <si>
+    <t>Montgomery Plaza</t>
+  </si>
+  <si>
+    <t>Fort Worth</t>
+  </si>
+  <si>
+    <t>916 - 4,567 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111001</t>
+  </si>
+  <si>
+    <t>Montgomery Square</t>
+  </si>
+  <si>
+    <t>Montgomeryville</t>
+  </si>
+  <si>
+    <t>3,071 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100490</t>
+  </si>
+  <si>
+    <t>Mooresville Crossing</t>
+  </si>
+  <si>
+    <t>Mooresville</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116260</t>
+  </si>
+  <si>
+    <t>Morena Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111560</t>
+  </si>
+  <si>
+    <t>Morrissey Plaza</t>
+  </si>
+  <si>
+    <t>Dorchester</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117390</t>
+  </si>
+  <si>
+    <t>Mountain Square</t>
+  </si>
+  <si>
+    <t>Upland</t>
+  </si>
+  <si>
+    <t>1,300 - 11,882 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114240</t>
+  </si>
+  <si>
+    <t>Mountain Valley</t>
+  </si>
+  <si>
+    <t>North Conway</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/126060</t>
+  </si>
+  <si>
+    <t>Mueller Regional Retail Center</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120010</t>
+  </si>
+  <si>
+    <t>Munsey Park Plaza</t>
+  </si>
+  <si>
+    <t>Munsey Park</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100200</t>
+  </si>
+  <si>
+    <t>Nasa Plaza</t>
+  </si>
+  <si>
+    <t>Melbourne</t>
+  </si>
+  <si>
+    <t>Palm Bay-Melbourne-Titusville (FL)</t>
+  </si>
+  <si>
+    <t>870 - 69,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101270</t>
+  </si>
+  <si>
+    <t>New Hope Commons</t>
+  </si>
+  <si>
+    <t>1,543 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100160</t>
+  </si>
+  <si>
+    <t>Newnan Pavilion</t>
+  </si>
+  <si>
+    <t>Newnan</t>
+  </si>
+  <si>
+    <t>1,202 - 2,605 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125380</t>
+  </si>
+  <si>
+    <t>Newtown S.C.</t>
+  </si>
+  <si>
+    <t>Danbury</t>
+  </si>
+  <si>
+    <t>Bridgeport-Stamford-Danbury (CT)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117340</t>
+  </si>
+  <si>
+    <t>Norriton Square</t>
+  </si>
+  <si>
+    <t>East Norriton</t>
+  </si>
+  <si>
+    <t>1,152 - 12,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103120</t>
+  </si>
+  <si>
+    <t>North Ave. Plaza</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117310</t>
+  </si>
+  <si>
+    <t>North Brunswick Plaza</t>
+  </si>
+  <si>
+    <t>North Brunswick</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106170</t>
+  </si>
+  <si>
+    <t>North County Plaza</t>
+  </si>
+  <si>
+    <t>Carlsbad</t>
+  </si>
+  <si>
+    <t>2,100 - 15,062 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114250</t>
+  </si>
+  <si>
+    <t>North Creek Plaza</t>
+  </si>
+  <si>
+    <t>1,215 - 32,368 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118220</t>
+  </si>
+  <si>
+    <t>North Decatur Station</t>
+  </si>
+  <si>
+    <t>Decatur</t>
+  </si>
+  <si>
+    <t>1,562 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120460</t>
+  </si>
+  <si>
+    <t>North Massapequa S.C.</t>
+  </si>
+  <si>
+    <t>North Massapequa</t>
+  </si>
+  <si>
+    <t>2,340 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111380</t>
+  </si>
+  <si>
+    <t>North Quincy Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111980</t>
+  </si>
+  <si>
+    <t>North Sharyland Crossing</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120490</t>
+  </si>
+  <si>
+    <t>North Shore Triangle</t>
+  </si>
+  <si>
+    <t>Glen Cove</t>
+  </si>
+  <si>
+    <t>2,462 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100250</t>
+  </si>
+  <si>
+    <t>North Towne Plaza - Albuquerque</t>
+  </si>
+  <si>
+    <t>Albuquerque</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>Albuquerque (NM)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120110</t>
+  </si>
+  <si>
+    <t>North Towne Plaza - Brownsville</t>
+  </si>
+  <si>
+    <t>14 Available</t>
+  </si>
+  <si>
+    <t>1,901 - 247,856 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120120</t>
+  </si>
+  <si>
+    <t>North Valley S.C.</t>
+  </si>
+  <si>
+    <t>Peoria</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116670</t>
+  </si>
+  <si>
+    <t>Northborough Crossing</t>
+  </si>
+  <si>
+    <t>Northborough</t>
+  </si>
+  <si>
+    <t>4,442 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125390</t>
+  </si>
+  <si>
+    <t>Northcross S.C.</t>
+  </si>
+  <si>
+    <t>1,100 - 6,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120540</t>
+  </si>
+  <si>
+    <t>Northport Center</t>
+  </si>
+  <si>
+    <t>East Northport</t>
+  </si>
+  <si>
+    <t>20,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111930</t>
+  </si>
+  <si>
+    <t>Northridge S.C. – Arvada</t>
+  </si>
+  <si>
+    <t>Arvada</t>
+  </si>
+  <si>
+    <t>2,560 - 4,049 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117030</t>
+  </si>
+  <si>
+    <t>Northridge S.C. – Oakland Park</t>
+  </si>
+  <si>
+    <t>Oakland Park</t>
+  </si>
+  <si>
+    <t>1,428 - 12,215 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120590</t>
+  </si>
+  <si>
+    <t>Northwoods S.C.</t>
+  </si>
+  <si>
+    <t>2,373 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118960</t>
+  </si>
+  <si>
+    <t>Novato Fair S.C.</t>
+  </si>
+  <si>
+    <t>Novato</t>
+  </si>
+  <si>
+    <t>1,847 - 24,769 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110360</t>
+  </si>
+  <si>
+    <t>Oak Forest</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118820</t>
+  </si>
+  <si>
+    <t>Oakwood Business Center</t>
+  </si>
+  <si>
+    <t>2,225 - 6,450 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111513</t>
+  </si>
+  <si>
+    <t>Oakwood Plaza North &amp; South</t>
+  </si>
+  <si>
+    <t>997 - 7,223 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111500</t>
+  </si>
+  <si>
+    <t>Ocean Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110200</t>
+  </si>
+  <si>
+    <t>Old Navy - McAllen</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120470</t>
+  </si>
+  <si>
+    <t>Old Town Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115700</t>
+  </si>
+  <si>
+    <t>Old Towne Village</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>6,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102820</t>
+  </si>
+  <si>
+    <t>Olentangy Plaza</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>Columbus (OH)</t>
+  </si>
+  <si>
+    <t>2,130 - 2,875 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125000</t>
+  </si>
+  <si>
+    <t>Palm Coast Landing Outparcels</t>
+  </si>
+  <si>
+    <t>Palm Coast</t>
+  </si>
+  <si>
+    <t>Deltona-Daytona Beach-Ormond Beach (FL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118740</t>
+  </si>
+  <si>
+    <t>Palm Plaza S.C.</t>
+  </si>
+  <si>
+    <t>Temecula</t>
+  </si>
+  <si>
+    <t>1,246 - 4,292 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107620</t>
+  </si>
+  <si>
+    <t>Palms at Town &amp; Country</t>
+  </si>
+  <si>
+    <t>569 - 7,743 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118170</t>
+  </si>
+  <si>
+    <t>Paradise Plaza</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117350</t>
+  </si>
+  <si>
+    <t>Park Hill Plaza</t>
+  </si>
+  <si>
+    <t>1,426 - 1,600 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116700</t>
+  </si>
+  <si>
+    <t>Park Place S.C.</t>
+  </si>
+  <si>
+    <t>Morrisville</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109590</t>
+  </si>
+  <si>
+    <t>Parkway Shops</t>
+  </si>
+  <si>
+    <t>1,612 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125340</t>
+  </si>
+  <si>
+    <t>Parkway Super Center</t>
+  </si>
+  <si>
+    <t>Tukwila</t>
+  </si>
+  <si>
+    <t>5,924 - 11,875 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100500</t>
+  </si>
+  <si>
+    <t>Patriots Plaza</t>
+  </si>
+  <si>
+    <t>3,366 - 4,147 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110591</t>
+  </si>
+  <si>
+    <t>Pavilions Centre</t>
+  </si>
+  <si>
+    <t>Federal Way</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100350</t>
+  </si>
+  <si>
+    <t>Pavilions Place</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>2,515 - 17,962 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114290</t>
+  </si>
+  <si>
+    <t>Peachtree Hill</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>1,075 - 1,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125010</t>
+  </si>
+  <si>
+    <t>Peak Plaza</t>
+  </si>
+  <si>
+    <t>1,080 - 2,331 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118300</t>
+  </si>
+  <si>
+    <t>Pembroke Commons</t>
+  </si>
+  <si>
+    <t>2,000 - 40,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120610</t>
+  </si>
+  <si>
+    <t>Pentagon Centre</t>
+  </si>
+  <si>
+    <t>Pentagon City</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111620</t>
+  </si>
+  <si>
+    <t>Perimeter Expo</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115840</t>
+  </si>
+  <si>
+    <t>Perimeter Village</t>
+  </si>
+  <si>
+    <t>1,500 - 66,676 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118810</t>
+  </si>
+  <si>
+    <t>Phillips Crossing</t>
+  </si>
+  <si>
+    <t>1,452 - 3,599 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118000</t>
+  </si>
+  <si>
+    <t>Pike Center</t>
+  </si>
+  <si>
+    <t>Rockville</t>
+  </si>
+  <si>
+    <t>1,200 - 15,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118070</t>
+  </si>
+  <si>
+    <t>Pinetree Plaza</t>
+  </si>
+  <si>
+    <t>Champaign</t>
+  </si>
+  <si>
+    <t>Champaign-Urbana (IL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100430</t>
+  </si>
+  <si>
+    <t>Piscataway Town Center</t>
+  </si>
+  <si>
+    <t>Piscataway</t>
+  </si>
+  <si>
+    <t>2,734 - 28,925 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105580</t>
+  </si>
+  <si>
+    <t>Plantation Centre</t>
+  </si>
+  <si>
+    <t>1,825 - 2,453 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119900</t>
+  </si>
+  <si>
+    <t>Plantation Commons</t>
+  </si>
+  <si>
+    <t>Plantation</t>
+  </si>
+  <si>
+    <t>1,320 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102510</t>
+  </si>
+  <si>
+    <t>Plaza @ Mountainside</t>
+  </si>
+  <si>
+    <t>900 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106470</t>
+  </si>
+  <si>
+    <t>Plaza 580 S.C.</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>1,300 - 2,277 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114730</t>
+  </si>
+  <si>
+    <t>Plaza at Brandon Town Center</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100110</t>
+  </si>
+  <si>
+    <t>Plaza at Hillsdale</t>
+  </si>
+  <si>
+    <t>Hillsdale</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117230</t>
+  </si>
+  <si>
+    <t>Plaza at Short Hills</t>
+  </si>
+  <si>
+    <t>Millburn</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117320</t>
+  </si>
+  <si>
+    <t>Plaza Centro</t>
+  </si>
+  <si>
+    <t>Caguas</t>
+  </si>
+  <si>
+    <t>13 Available</t>
+  </si>
+  <si>
+    <t>500 - 10,666 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113656</t>
+  </si>
+  <si>
+    <t>Plaza Del Prado</t>
+  </si>
+  <si>
+    <t>Glenview</t>
+  </si>
+  <si>
+    <t>1,500 - 5,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117650</t>
+  </si>
+  <si>
+    <t>Plaza del Sol</t>
+  </si>
+  <si>
+    <t>5,402 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105570</t>
+  </si>
+  <si>
+    <t>Plaza Di Northridge</t>
+  </si>
+  <si>
+    <t>Northridge</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113360</t>
+  </si>
+  <si>
+    <t>Pleasant Valley Promenade</t>
+  </si>
+  <si>
+    <t>1,508 - 35,335 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101770</t>
+  </si>
+  <si>
+    <t>Pocono Plaza</t>
+  </si>
+  <si>
+    <t>East Stroudsburg</t>
+  </si>
+  <si>
+    <t>East Stroudsburg (PA)</t>
+  </si>
+  <si>
+    <t>2,378 - 3,250 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102100</t>
+  </si>
+  <si>
+    <t>Pompano Pointe S.C.</t>
+  </si>
+  <si>
+    <t>Pompano Beach</t>
+  </si>
+  <si>
+    <t>4,037 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116170</t>
+  </si>
+  <si>
+    <t>Ponce Towne Center</t>
+  </si>
+  <si>
+    <t>Ponce</t>
+  </si>
+  <si>
+    <t>Ponce (PR)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113680</t>
+  </si>
+  <si>
+    <t>Potomac Run Plaza</t>
+  </si>
+  <si>
+    <t>1,631 - 6,650 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110210</t>
+  </si>
+  <si>
+    <t>Poway City Centre</t>
+  </si>
+  <si>
+    <t>Poway</t>
+  </si>
+  <si>
+    <t>1,955 - 2,580 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111950</t>
+  </si>
+  <si>
+    <t>Preston Forest Village</t>
+  </si>
+  <si>
+    <t>900 - 3,727 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115610</t>
+  </si>
+  <si>
+    <t>Preston Lebanon Crossing</t>
+  </si>
+  <si>
+    <t>Frisco</t>
+  </si>
+  <si>
+    <t>1,857 - 49,223 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113960</t>
+  </si>
+  <si>
+    <t>Promenade at Pleasant Hill</t>
+  </si>
+  <si>
+    <t>1,200 - 6,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125020</t>
+  </si>
+  <si>
+    <t>Providence Marketplace</t>
+  </si>
+  <si>
+    <t>Mt. Juliet</t>
+  </si>
+  <si>
+    <t>4,347 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125030</t>
+  </si>
+  <si>
+    <t>Publix at Princeton Lakes</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120630</t>
+  </si>
+  <si>
+    <t>Pueblo Anozira</t>
+  </si>
+  <si>
+    <t>1,527 - 1,987 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118800</t>
+  </si>
+  <si>
+    <t>Putty Hill Plaza</t>
+  </si>
+  <si>
+    <t>0 - 3,196 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111870</t>
+  </si>
+  <si>
+    <t>Quail Corners</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>2,300 - 5,368 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117450</t>
+  </si>
+  <si>
+    <t>Queen Anne Marketplace</t>
+  </si>
+  <si>
+    <t>472 - 19,569 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120290</t>
+  </si>
+  <si>
+    <t>Quincy Place S.C.</t>
+  </si>
+  <si>
+    <t>1,600 - 2,225 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106850</t>
+  </si>
+  <si>
+    <t>Radcliffe Center</t>
+  </si>
+  <si>
+    <t>Towson</t>
+  </si>
+  <si>
+    <t>11,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110630</t>
+  </si>
+  <si>
+    <t>Rainier Valley Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120380</t>
+  </si>
+  <si>
+    <t>Raintree Ranch Center</t>
+  </si>
+  <si>
+    <t>Chandler</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118480</t>
+  </si>
+  <si>
+    <t>Raleigh Hills Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120410</t>
+  </si>
+  <si>
+    <t>Ralph Avenue Plaza</t>
+  </si>
+  <si>
+    <t>13,424 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111310</t>
+  </si>
+  <si>
+    <t>Rancho Penasquitos Towne Ctr.</t>
+  </si>
+  <si>
+    <t>960 - 3,706 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116100</t>
+  </si>
+  <si>
+    <t>Rancho San Diego</t>
+  </si>
+  <si>
+    <t>El Cajon</t>
+  </si>
+  <si>
+    <t>1,594 - 4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111670</t>
+  </si>
+  <si>
+    <t>Rancho San Marcos Village</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>1,000 - 12,846 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118430</t>
+  </si>
+  <si>
+    <t>Rancho Towne &amp; Country</t>
+  </si>
+  <si>
+    <t>2,624 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118310</t>
+  </si>
+  <si>
+    <t>Red Mountain Gateway</t>
+  </si>
+  <si>
+    <t>1,472 - 2,712 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118350</t>
+  </si>
+  <si>
+    <t>Redfield Promenade</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116050</t>
+  </si>
+  <si>
+    <t>Redhawk Towne Center</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111490</t>
+  </si>
+  <si>
+    <t>Redwood City Plaza</t>
+  </si>
+  <si>
+    <t>Redwood City</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111460</t>
+  </si>
+  <si>
+    <t>Renaissance Centre</t>
+  </si>
+  <si>
+    <t>Altamonte Springs</t>
+  </si>
+  <si>
+    <t>1,604 - 2,010 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105740</t>
+  </si>
+  <si>
+    <t>Rexville Town Center</t>
+  </si>
+  <si>
+    <t>Bayamon</t>
+  </si>
+  <si>
+    <t>1,902 - 2,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113690</t>
+  </si>
+  <si>
+    <t>Richmond S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106010</t>
+  </si>
+  <si>
+    <t>Richmond Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117890</t>
+  </si>
+  <si>
+    <t>Ridgedale Festival Center</t>
+  </si>
+  <si>
+    <t>Minnetonka</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105520</t>
+  </si>
+  <si>
+    <t>Ridgewood S.C.</t>
+  </si>
+  <si>
+    <t>Ridgewood</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106150</t>
+  </si>
+  <si>
+    <t>River City Marketplace</t>
+  </si>
+  <si>
+    <t>1,400 - 4,263 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125330</t>
+  </si>
+  <si>
+    <t>River Hill Village Center</t>
+  </si>
+  <si>
+    <t>Clarksville</t>
+  </si>
+  <si>
+    <t>6,128 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102350</t>
+  </si>
+  <si>
+    <t>River Oaks Shopping Center</t>
+  </si>
+  <si>
+    <t>24 Available</t>
+  </si>
+  <si>
+    <t>270 - 12,288 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117820</t>
+  </si>
+  <si>
+    <t>River Point at Sheridan</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>3,790 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120160</t>
+  </si>
+  <si>
+    <t>Riverplace S.C.</t>
+  </si>
+  <si>
+    <t>2,504 - 28,020 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116500</t>
+  </si>
+  <si>
+    <t>Riverside Landings</t>
+  </si>
+  <si>
+    <t>Oviedo</t>
+  </si>
+  <si>
+    <t>1,400 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113930</t>
+  </si>
+  <si>
+    <t>Riverwalk Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115520</t>
+  </si>
+  <si>
+    <t>Rock Prairie Marketplace</t>
+  </si>
+  <si>
+    <t>College Station</t>
+  </si>
+  <si>
+    <t>College Station-Bryan (TX)</t>
+  </si>
+  <si>
+    <t>2,495 - 61,855 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118650</t>
+  </si>
+  <si>
+    <t>Rockingham Plaza</t>
+  </si>
+  <si>
+    <t>2,107 - 8,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106200</t>
+  </si>
+  <si>
+    <t>Romaine Plaza</t>
+  </si>
+  <si>
+    <t>Yonkers</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113500</t>
+  </si>
+  <si>
+    <t>Roswell Corners</t>
+  </si>
+  <si>
+    <t>Roswell</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118920</t>
+  </si>
+  <si>
+    <t>Roswell Crossing</t>
+  </si>
+  <si>
+    <t>1,534 - 2,774 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120140</t>
+  </si>
+  <si>
+    <t>Round Rock S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/191750</t>
+  </si>
+  <si>
+    <t>San Marcos Plaza</t>
+  </si>
+  <si>
+    <t>1,100 - 4,720 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119930</t>
+  </si>
+  <si>
+    <t>Santee Trolley Square</t>
+  </si>
+  <si>
+    <t>Santee</t>
+  </si>
+  <si>
+    <t>1,157 - 3,373 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109910</t>
+  </si>
+  <si>
+    <t>Scottsdale Horizon</t>
+  </si>
+  <si>
+    <t>994 - 1,790 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118510</t>
+  </si>
+  <si>
+    <t>Scottsdale Waterfront</t>
+  </si>
+  <si>
+    <t>150 - 2,482 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118590</t>
+  </si>
+  <si>
+    <t>Sea Ranch Centre</t>
+  </si>
+  <si>
+    <t>Sea Ranch Lakes</t>
+  </si>
+  <si>
+    <t>305 - 2,180 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118090</t>
+  </si>
+  <si>
+    <t>Sequams SC</t>
+  </si>
+  <si>
+    <t>West Islip</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124750</t>
+  </si>
+  <si>
+    <t>Sharyland Towne Crossing</t>
+  </si>
+  <si>
+    <t>1,050 - 4,726 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120510</t>
+  </si>
+  <si>
+    <t>Shawan Plaza</t>
+  </si>
+  <si>
+    <t>Hunt Valley</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110680</t>
+  </si>
+  <si>
+    <t>Shoppes at Bears Path</t>
+  </si>
+  <si>
+    <t>750 - 5,502 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120070</t>
+  </si>
+  <si>
+    <t>Shoppes at Deerfield</t>
+  </si>
+  <si>
+    <t>Deerfield Beach</t>
+  </si>
+  <si>
+    <t>50 - 6,479 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118150</t>
+  </si>
+  <si>
+    <t>Shoppes at Memorial Villages</t>
+  </si>
+  <si>
+    <t>3,368 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118040</t>
+  </si>
+  <si>
+    <t>Shoprite S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/108010</t>
+  </si>
+  <si>
+    <t>Shops at Baybrook</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118101</t>
+  </si>
+  <si>
+    <t>Shops at Hilshire Village</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118180</t>
+  </si>
+  <si>
+    <t>Shops at Kirby Drive</t>
+  </si>
+  <si>
+    <t>1,080 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118990</t>
+  </si>
+  <si>
+    <t>Shops at Santa Barbara</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113840</t>
+  </si>
+  <si>
+    <t>Shops at Three Corners</t>
+  </si>
+  <si>
+    <t>1,200 - 5,789 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120280</t>
+  </si>
+  <si>
+    <t>Shrewsbury Square S.C.</t>
+  </si>
+  <si>
+    <t>Shrewsbury</t>
+  </si>
+  <si>
+    <t>York-Hanover (PA)</t>
+  </si>
+  <si>
+    <t>1,510 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110700</t>
+  </si>
+  <si>
+    <t>Silver Creek Plaza</t>
+  </si>
+  <si>
+    <t>310 - 1,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118840</t>
+  </si>
+  <si>
+    <t>Silverdale Plaza</t>
+  </si>
+  <si>
+    <t>Silverdale</t>
+  </si>
+  <si>
+    <t>Bremerton-Silverdale-Port Orchard (WA)</t>
+  </si>
+  <si>
+    <t>1,100 - 29,903 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114950</t>
+  </si>
+  <si>
+    <t>Six Forks Station S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118970</t>
+  </si>
+  <si>
+    <t>Skokie Pointe</t>
+  </si>
+  <si>
+    <t>Skokie</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/108540</t>
+  </si>
+  <si>
+    <t>Smithtown Plaza</t>
+  </si>
+  <si>
+    <t>Nesconset</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111450</t>
+  </si>
+  <si>
+    <t>Smoketown Station</t>
+  </si>
+  <si>
+    <t>1,313 - 1,945 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109150</t>
+  </si>
+  <si>
+    <t>Snowden Square S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101560</t>
+  </si>
+  <si>
+    <t>Sodo S.C.</t>
+  </si>
+  <si>
+    <t>832 - 4,967 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101250</t>
+  </si>
+  <si>
+    <t>South Hill Center</t>
+  </si>
+  <si>
+    <t>1,500 - 1,905 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120390</t>
+  </si>
+  <si>
+    <t>South Miami S.C.</t>
+  </si>
+  <si>
+    <t>585 - 2,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106340</t>
+  </si>
+  <si>
+    <t>South Napa Market Place</t>
+  </si>
+  <si>
+    <t>Napa</t>
+  </si>
+  <si>
+    <t>Napa (CA)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113270</t>
+  </si>
+  <si>
+    <t>South Pasadena S.C.</t>
+  </si>
+  <si>
+    <t>South Pasadena</t>
+  </si>
+  <si>
+    <t>750 - 5,271 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125560</t>
+  </si>
+  <si>
+    <t>Southampton Center</t>
+  </si>
+  <si>
+    <t>Benicia</t>
+  </si>
+  <si>
+    <t>Vallejo (CA)</t>
+  </si>
+  <si>
+    <t>823 - 4,400 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119960</t>
+  </si>
+  <si>
+    <t>Southgate SC</t>
+  </si>
+  <si>
+    <t>Massapequa Park</t>
+  </si>
+  <si>
+    <t>876 - 2,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124710</t>
+  </si>
+  <si>
+    <t>Sparks Mercantile</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116070</t>
+  </si>
+  <si>
+    <t>Spring Meadows Place</t>
+  </si>
+  <si>
+    <t>Holland</t>
+  </si>
+  <si>
+    <t>Toledo (OH)</t>
+  </si>
+  <si>
+    <t>3,000 - 5,595 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125350</t>
+  </si>
+  <si>
+    <t>Springfield S.C.</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>600 - 4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102880</t>
+  </si>
+  <si>
+    <t>St. Andrews Center</t>
+  </si>
+  <si>
+    <t>Charleston</t>
+  </si>
+  <si>
+    <t>Charleston-North Charleston (SC)</t>
+  </si>
+  <si>
+    <t>7,000 - 7,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102540</t>
+  </si>
+  <si>
+    <t>Stafford Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113320</t>
+  </si>
+  <si>
+    <t>Stanford Ranch</t>
+  </si>
+  <si>
+    <t>1,801 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111550</t>
+  </si>
+  <si>
+    <t>Starr Plaza</t>
+  </si>
+  <si>
+    <t>Rio Grande City</t>
+  </si>
+  <si>
+    <t>Rio Grande City-Roma (TX)</t>
+  </si>
+  <si>
+    <t>1,650 - 42,253 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120480</t>
+  </si>
+  <si>
+    <t>Stevens Creek Central</t>
+  </si>
+  <si>
+    <t>1,330 - 13,626 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118190</t>
+  </si>
+  <si>
+    <t>Stevens Ranch</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120680</t>
+  </si>
+  <si>
+    <t>Stonebridge at Potomac Town Center</t>
+  </si>
+  <si>
+    <t>593 - 4,040 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124760</t>
+  </si>
+  <si>
+    <t>Stonehenge Market</t>
+  </si>
+  <si>
+    <t>34,097 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118980</t>
+  </si>
+  <si>
+    <t>Stony Point Plaza</t>
+  </si>
+  <si>
+    <t>4,372 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118850</t>
+  </si>
+  <si>
+    <t>Stop &amp; Shop</t>
+  </si>
+  <si>
+    <t>Woodbury</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124690</t>
+  </si>
+  <si>
+    <t>Suburban Square and Coulter Place</t>
+  </si>
+  <si>
+    <t>Ardmore</t>
+  </si>
+  <si>
+    <t>446 - 1,447 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115780</t>
+  </si>
+  <si>
+    <t>Sunset Point 19 S.C.</t>
+  </si>
+  <si>
+    <t>1,800 - 4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118390</t>
+  </si>
+  <si>
+    <t>Sunset Valley Marketfair</t>
+  </si>
+  <si>
+    <t>1,000 - 42,098 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113780</t>
+  </si>
+  <si>
+    <t>Sycamore Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114330</t>
+  </si>
+  <si>
+    <t>Syosset Corners</t>
+  </si>
+  <si>
+    <t>Syosset</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124740</t>
+  </si>
+  <si>
+    <t>Syosset S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101090</t>
+  </si>
+  <si>
+    <t>Tamiami Trail Shops</t>
+  </si>
+  <si>
+    <t>900 - 2,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120600</t>
+  </si>
+  <si>
+    <t>Tanasbourne Village</t>
+  </si>
+  <si>
+    <t>Hillsboro</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115330</t>
+  </si>
+  <si>
+    <t>The Boulevard</t>
+  </si>
+  <si>
+    <t>1,291 - 5,300 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113390</t>
+  </si>
+  <si>
+    <t>The Centre at Copperfield</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111220</t>
+  </si>
+  <si>
+    <t>The Centre at Post Oak</t>
+  </si>
+  <si>
+    <t>1,000 - 12,824 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117880</t>
+  </si>
+  <si>
+    <t>The Commons at Dexter Lake</t>
+  </si>
+  <si>
+    <t>Cordova</t>
+  </si>
+  <si>
+    <t>5,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118880</t>
+  </si>
+  <si>
+    <t>The Crossings</t>
+  </si>
+  <si>
+    <t>Newington</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125410</t>
+  </si>
+  <si>
+    <t>The Crossroads</t>
+  </si>
+  <si>
+    <t>Royal Palm Beach</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125570</t>
+  </si>
+  <si>
+    <t>The District @ Tustin Legacy</t>
+  </si>
+  <si>
+    <t>1,157 - 3,940 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/190741</t>
+  </si>
+  <si>
+    <t>The Fountains at Arbor Lakes</t>
+  </si>
+  <si>
+    <t>1,450 - 2,680 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115580</t>
+  </si>
+  <si>
+    <t>The Gardens at Great Neck</t>
+  </si>
+  <si>
+    <t>Great Neck</t>
+  </si>
+  <si>
+    <t>550 - 19,429 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124700</t>
+  </si>
+  <si>
+    <t>The Green Cove Plaza</t>
+  </si>
+  <si>
+    <t>Greenvale</t>
+  </si>
+  <si>
+    <t>1,237 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124720</t>
+  </si>
+  <si>
+    <t>The Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124680</t>
+  </si>
+  <si>
+    <t>The Marketplace at Dr Phillips</t>
+  </si>
+  <si>
+    <t>1,082 - 3,968 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118770</t>
+  </si>
+  <si>
+    <t>The Marketplace at Factoria</t>
+  </si>
+  <si>
+    <t>Bellevue</t>
+  </si>
+  <si>
+    <t>442 - 23,375 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111880</t>
+  </si>
+  <si>
+    <t>The Markets at Town Center</t>
+  </si>
+  <si>
+    <t>2,970 - 8,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124780</t>
+  </si>
+  <si>
+    <t>The Milleridge Inn</t>
+  </si>
+  <si>
+    <t>74,052 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117540</t>
+  </si>
+  <si>
+    <t>The Plaza at Citrus Park</t>
+  </si>
+  <si>
+    <t>2,000 - 13,786 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100030</t>
+  </si>
+  <si>
+    <t>The Shoppes at 82nd Street</t>
+  </si>
+  <si>
+    <t>Elmhurst</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124790</t>
+  </si>
+  <si>
+    <t>The Shoppes at Caveness Farms</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>Stuart Cox</t>
+  </si>
+  <si>
+    <t>914,760 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118660</t>
+  </si>
+  <si>
+    <t>The Shoppes at Wilde Lake</t>
+  </si>
+  <si>
+    <t>700 - 900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102160</t>
+  </si>
+  <si>
+    <t>The Shoppes at Wilderness Oaks</t>
+  </si>
+  <si>
+    <t>41,818 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118690</t>
+  </si>
+  <si>
+    <t>The Shops at District Heights</t>
+  </si>
+  <si>
+    <t>District Heights</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116550</t>
+  </si>
+  <si>
+    <t>The Shops at Old Orchard</t>
+  </si>
+  <si>
+    <t>West Bloomfield</t>
+  </si>
+  <si>
+    <t>4,550 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125580</t>
+  </si>
+  <si>
+    <t>The Shops on Lane Avenue</t>
+  </si>
+  <si>
+    <t>Upper Arlington</t>
+  </si>
+  <si>
+    <t>607 - 16,223 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125590</t>
+  </si>
+  <si>
+    <t>The Summit at Scottsdale</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120450</t>
+  </si>
+  <si>
+    <t>The Whittaker</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118600</t>
+  </si>
+  <si>
+    <t>Timonium Crossing</t>
+  </si>
+  <si>
+    <t>Timonium</t>
+  </si>
+  <si>
+    <t>1,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110770</t>
+  </si>
+  <si>
+    <t>Timonium Square</t>
+  </si>
+  <si>
+    <t>2,600 - 7,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110780</t>
+  </si>
+  <si>
+    <t>TJ Maxx Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117950</t>
+  </si>
+  <si>
+    <t>Tomball Crossing</t>
+  </si>
+  <si>
+    <t>1,650 - 4,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116930</t>
+  </si>
+  <si>
+    <t>Tomball Marketplace</t>
+  </si>
+  <si>
+    <t>Tomball</t>
+  </si>
+  <si>
+    <t>1,320 - 95,832 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118670</t>
+  </si>
+  <si>
+    <t>Torrance Promenade</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>5,000 - 28,603 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100380</t>
+  </si>
+  <si>
+    <t>Town &amp; Country Crossing</t>
+  </si>
+  <si>
+    <t>Town &amp; Country</t>
+  </si>
+  <si>
+    <t>1,420 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125600</t>
+  </si>
+  <si>
+    <t>Township Line S.C.</t>
+  </si>
+  <si>
+    <t>Havertown</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106560</t>
+  </si>
+  <si>
+    <t>Towson Place</t>
+  </si>
+  <si>
+    <t>12,730 - 12,950 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111040</t>
+  </si>
+  <si>
+    <t>Tradewinds S.C.</t>
+  </si>
+  <si>
+    <t>Key Largo</t>
+  </si>
+  <si>
+    <t>1,297 - 3,353 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100220</t>
+  </si>
+  <si>
+    <t>Trenton Crossing - North McAllen</t>
+  </si>
+  <si>
+    <t>1,019 - 12,700 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118120</t>
+  </si>
+  <si>
+    <t>Tri-City Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101390</t>
+  </si>
+  <si>
+    <t>Troy Marketplace</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>2,013 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125610</t>
+  </si>
+  <si>
+    <t>Truckee Crossroads</t>
+  </si>
+  <si>
+    <t>660 - 6,490 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113280</t>
+  </si>
+  <si>
+    <t>Trujillo Alto Plaza</t>
+  </si>
+  <si>
+    <t>Trujillo Alto</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113700</t>
+  </si>
+  <si>
+    <t>Turnpike Plaza</t>
+  </si>
+  <si>
+    <t>Huntington Station</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116600</t>
+  </si>
+  <si>
+    <t>Tustin Heights S.C.</t>
+  </si>
+  <si>
+    <t>1,170 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114340</t>
+  </si>
+  <si>
+    <t>Tuttlebee Plaza</t>
+  </si>
+  <si>
+    <t>Sarasota</t>
+  </si>
+  <si>
+    <t>North Port-Bradenton-Sarasota (FL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101710</t>
+  </si>
+  <si>
+    <t>Tyvola Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103800</t>
+  </si>
+  <si>
+    <t>Tyvola Square II</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103840</t>
+  </si>
+  <si>
+    <t>Union Crescent Plaza</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115770</t>
+  </si>
+  <si>
+    <t>Union Turnpike S.C.</t>
+  </si>
+  <si>
+    <t>Kew Gardens Hills</t>
+  </si>
+  <si>
+    <t>810 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116980</t>
+  </si>
+  <si>
+    <t>University Town Center</t>
+  </si>
+  <si>
+    <t>Pensacola</t>
+  </si>
+  <si>
+    <t>Pensacola-Ferry Pass-Brent (FL)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116400</t>
+  </si>
+  <si>
+    <t>Vail Ranch Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117640</t>
+  </si>
+  <si>
+    <t>Veterans Memorial Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105750</t>
+  </si>
+  <si>
+    <t>Village Center West</t>
+  </si>
+  <si>
+    <t>639 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116690</t>
+  </si>
+  <si>
+    <t>Village Commons S.C.</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>Tallahassee (FL)</t>
+  </si>
+  <si>
+    <t>1,800 - 2,400 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107150</t>
+  </si>
+  <si>
+    <t>Village Crossroads</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116650</t>
+  </si>
+  <si>
+    <t>Village Green Center</t>
+  </si>
+  <si>
+    <t>Wellington</t>
+  </si>
+  <si>
+    <t>3,429 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118200</t>
+  </si>
+  <si>
+    <t>Village Lakes S.C.</t>
+  </si>
+  <si>
+    <t>Land O'Lakes</t>
+  </si>
+  <si>
+    <t>31,363 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125070</t>
+  </si>
+  <si>
+    <t>Village on the Park</t>
+  </si>
+  <si>
+    <t>1,470 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106820</t>
+  </si>
+  <si>
+    <t>Village Plaza at Bunker Hill</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118210</t>
+  </si>
+  <si>
+    <t>Village Shoppes of Canton</t>
+  </si>
+  <si>
+    <t>Canton</t>
+  </si>
+  <si>
+    <t>424 - 22,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125620</t>
+  </si>
+  <si>
+    <t>Villages at Urbana</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>1,351 - 1,697 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110880</t>
+  </si>
+  <si>
+    <t>Vinnin Square Plaza</t>
+  </si>
+  <si>
+    <t>Swampscott</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117330</t>
+  </si>
+  <si>
+    <t>Vista Balboa Center</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100390</t>
+  </si>
+  <si>
+    <t>Vizcaya Square</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117910</t>
+  </si>
+  <si>
+    <t>Walgreens Charleston Blvd</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125850</t>
+  </si>
+  <si>
+    <t>Washington St. Plaza</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>7,200 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117250</t>
+  </si>
+  <si>
+    <t>Washington St. S.C.</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117360</t>
+  </si>
+  <si>
+    <t>Waterford Lakes Town Center</t>
+  </si>
+  <si>
+    <t>1,018 - 35,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124770</t>
+  </si>
+  <si>
+    <t>Waverly Plaza</t>
+  </si>
+  <si>
+    <t>Framingham</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117400</t>
+  </si>
+  <si>
+    <t>Wayne Plaza</t>
+  </si>
+  <si>
+    <t>Chambersburg</t>
+  </si>
+  <si>
+    <t>Chambersburg (PA)</t>
+  </si>
+  <si>
+    <t>1,040 - 2,400 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110830</t>
+  </si>
+  <si>
+    <t>Webster Square</t>
+  </si>
+  <si>
+    <t>Nashua</t>
+  </si>
+  <si>
+    <t>Manchester-Nashua (NH)</t>
+  </si>
+  <si>
+    <t>3,109 - 5,848 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110120</t>
+  </si>
+  <si>
+    <t>Wellington Green Commons</t>
+  </si>
+  <si>
+    <t>1,530 - 2,200 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120000</t>
+  </si>
+  <si>
+    <t>West 38th Street S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106800</t>
+  </si>
+  <si>
+    <t>West Alex</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120780</t>
+  </si>
+  <si>
+    <t>West Broward S.C.</t>
+  </si>
+  <si>
+    <t>1,064 - 2,943 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125100</t>
+  </si>
+  <si>
+    <t>West Farm S.C.</t>
+  </si>
+  <si>
+    <t>Farmington</t>
+  </si>
+  <si>
+    <t>Hartford-West Hartford-East Hartford (CT)</t>
+  </si>
+  <si>
+    <t>3,750 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105480</t>
+  </si>
+  <si>
+    <t>West Oaks I &amp; II S.C.</t>
+  </si>
+  <si>
+    <t>Novi</t>
+  </si>
+  <si>
+    <t>2,252 - 5,456 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125110</t>
+  </si>
+  <si>
+    <t>Westchase S.C.</t>
+  </si>
+  <si>
+    <t>1,000 - 38,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118790</t>
+  </si>
+  <si>
+    <t>Western Plaza</t>
+  </si>
+  <si>
+    <t>Mayaguez</t>
+  </si>
+  <si>
+    <t>Mayagüez (PR)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113670</t>
+  </si>
+  <si>
+    <t>Westgate Plaza</t>
+  </si>
+  <si>
+    <t>Amarillo</t>
+  </si>
+  <si>
+    <t>Amarillo (TX)</t>
+  </si>
+  <si>
+    <t>1,360 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/108790</t>
+  </si>
+  <si>
+    <t>Westhill Village</t>
+  </si>
+  <si>
+    <t>1,512 - 3,665 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117840</t>
+  </si>
+  <si>
+    <t>Westlake S.C.</t>
+  </si>
+  <si>
+    <t>Daly City</t>
+  </si>
+  <si>
+    <t>38 Available</t>
+  </si>
+  <si>
+    <t>189 - 22,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101860</t>
+  </si>
+  <si>
+    <t>Westminster Center</t>
+  </si>
+  <si>
+    <t>1,379 - 1,405 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119940</t>
+  </si>
+  <si>
+    <t>Westmont Plaza</t>
+  </si>
+  <si>
+    <t>Westmont</t>
+  </si>
+  <si>
+    <t>2,000 - 6,652 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106140</t>
+  </si>
+  <si>
+    <t>Westover Square</t>
+  </si>
+  <si>
+    <t>49,223 - 130,680 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120730</t>
+  </si>
+  <si>
+    <t>Westwood Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106310</t>
+  </si>
+  <si>
+    <t>Wexford Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115660</t>
+  </si>
+  <si>
+    <t>White Plains S.C.</t>
+  </si>
+  <si>
+    <t>White Plains</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111400</t>
+  </si>
+  <si>
+    <t>Whitehall Center</t>
+  </si>
+  <si>
+    <t>Whitehall</t>
+  </si>
+  <si>
+    <t>Allentown-Bethlehem-Easton (PA-NJ)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106530</t>
+  </si>
+  <si>
+    <t>Whiteland Town Center</t>
+  </si>
+  <si>
+    <t>Exton</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106580</t>
+  </si>
+  <si>
+    <t>Whittwood Town Center</t>
+  </si>
+  <si>
+    <t>Whittier</t>
+  </si>
+  <si>
+    <t>848 - 137,985 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117680</t>
+  </si>
+  <si>
+    <t>Whole Foods at Wynnewood</t>
+  </si>
+  <si>
+    <t>Wynnewood</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117010</t>
+  </si>
+  <si>
+    <t>Wilkens Beltway Plaza</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110840</t>
+  </si>
+  <si>
+    <t>Willowbrook Plaza</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111600</t>
+  </si>
+  <si>
+    <t>Wilton Campus</t>
+  </si>
+  <si>
+    <t>Wilton</t>
+  </si>
+  <si>
+    <t>35 Available</t>
+  </si>
+  <si>
+    <t>500 - 18,315 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116910</t>
+  </si>
+  <si>
+    <t>Wilton River Park S.C.</t>
+  </si>
+  <si>
+    <t>376 - 1,771 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116880</t>
+  </si>
+  <si>
+    <t>Winchester Center</t>
+  </si>
+  <si>
+    <t>Rochester Hills</t>
+  </si>
+  <si>
+    <t>4,278 - 17,542 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125120</t>
+  </si>
+  <si>
+    <t>Winn Dixie - Miami</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117150</t>
+  </si>
+  <si>
+    <t>Winter Park Corners</t>
+  </si>
+  <si>
+    <t>Winter Park</t>
+  </si>
+  <si>
+    <t>10,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118380</t>
+  </si>
+  <si>
+    <t>Woodbridge S.C.</t>
+  </si>
+  <si>
+    <t>Sugar Land</t>
+  </si>
+  <si>
+    <t>2,200 - 4,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116750</t>
+  </si>
+  <si>
+    <t>Woodbury Common</t>
+  </si>
+  <si>
+    <t>2,900 - 19,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/124670</t>
+  </si>
+  <si>
+    <t>Woodbury Lakes</t>
+  </si>
+  <si>
+    <t>1,120 - 4,500 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125130</t>
+  </si>
+  <si>
+    <t>Woodlawn Marketplace</t>
+  </si>
+  <si>
+    <t>5,750 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101440</t>
+  </si>
+  <si>
+    <t>Woodmen Valley S.C.</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>Colorado Springs (CO)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107800</t>
+  </si>
+  <si>
+    <t>Woodruff S.C.</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116540</t>
+  </si>
+  <si>
+    <t>Woodside S.C.</t>
   </si>
   <si>
     <t>Woodside</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/116970</t>
-  </si>
-[...2785 lines deleted...]
-    <t>https://www.kimcorealty.com/116540</t>
   </si>
   <si>
     <t>Woodstock Square</t>
   </si>
   <si>
     <t>Woodstock</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/125400</t>
   </si>
   <si>
     <t>York Road Plaza</t>
   </si>
   <si>
     <t>1,155 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110850</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -6413,51 +6437,51 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119970" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120770" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117710" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110260" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118830" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118550" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108160" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100240" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117520" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103600" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105731" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117290" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118610" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118940" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111570" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102940" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106490" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119920" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/191760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117000" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117100" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113870" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106230" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105460" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105410" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125280" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120580" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103890" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110862" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116820" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125520" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125210" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113140" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118540" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116810" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/112950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106890" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111320" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117900" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106830" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118490" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118420" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117220" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117240" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117750" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115890" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120620" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113430" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116830" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101670" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125440" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114860" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102900" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104630" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116140" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117850" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116120" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114880" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117260" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102250" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114160" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116730" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117580" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111290" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118450" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/112480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106740" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101530" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101290" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105000" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103540" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102130" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101930" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116870" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117830" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106840" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111370" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120250" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125240" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117040" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116680" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104411" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120720" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110140" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120640" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105450" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105540" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118530" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113370" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120150" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116510" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110520" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114900" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117610" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115920" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117620" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120670" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116960" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116940" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116950" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118260" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111300" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115900" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114180" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125370" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120220" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114191" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114640" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117940" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111970" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101730" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118950" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116130" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117660" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111150" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117280" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110170" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114210" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113760" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113660" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125840" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105430" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120240" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107590" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117420" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113710" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101160" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102370" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111710" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117180" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114220" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113570" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115630" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120520" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116740" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125180" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125540" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120550" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116060" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100270" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118900" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125740" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101230" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100280" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116970" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105530" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100300" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117380" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111590" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103900" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113900" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115910" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125550" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111240" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120230" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116260" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111560" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117390" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114240" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126060" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101270" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117340" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103120" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117310" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106170" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120460" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111380" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111980" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120490" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100250" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120110" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116670" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125390" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120540" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120590" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118960" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110360" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118820" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111513" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120470" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115700" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125000" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118740" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118170" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117350" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116700" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109590" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110591" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100350" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118300" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120610" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111620" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115840" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118810" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118070" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100430" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105580" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102510" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106470" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114730" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117230" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117320" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117650" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113360" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102100" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116170" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113680" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125030" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120630" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111870" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117450" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120290" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106850" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110630" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120380" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120410" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111310" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116100" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111670" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118430" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118310" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116050" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111490" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111460" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113690" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106010" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117890" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105520" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106150" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125330" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102350" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117820" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113930" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115520" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113500" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118920" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/191750" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118510" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118590" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118090" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124750" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110680" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120070" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118150" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118040" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118101" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118180" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118990" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113840" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110700" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118840" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114950" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118970" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108540" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111450" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109150" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101560" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106340" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113270" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125560" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119960" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124710" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116070" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125350" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102540" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113320" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120680" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118980" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118850" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124690" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115780" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114330" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124740" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101090" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120600" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115330" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113390" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111220" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118880" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125410" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125570" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115580" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124700" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124720" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124680" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118770" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111880" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124780" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100030" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124790" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102160" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116550" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125580" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125590" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120450" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118600" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110770" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110780" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117950" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125600" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106560" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111040" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100220" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101390" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113280" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113700" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116600" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114340" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101710" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103800" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103840" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115770" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116980" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105750" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116690" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116650" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118200" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125070" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106820" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125620" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117330" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100390" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117910" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125850" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117250" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117360" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124770" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117400" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110830" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110120" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106800" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120780" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125100" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105480" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125110" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113670" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108790" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101860" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119940" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106140" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106310" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115660" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111400" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106530" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106580" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117010" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110840" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111600" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116910" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116880" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117150" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118380" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116750" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124670" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125130" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101440" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107800" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116540" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125400" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110850" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119970" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116960" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120770" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117710" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110260" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118830" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118550" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117990" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118520" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116920" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125500" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117860" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103600" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116610" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120820" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/191760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120060" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105650" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120400" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101260" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116770" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117490" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125510" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113870" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101340" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105460" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115710" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118620" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120580" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103890" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116820" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125220" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113140" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118540" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/112950" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111750" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106890" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117900" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110460" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106830" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118490" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118420" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117220" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117240" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117750" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115890" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120620" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116830" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101670" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109510" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125440" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114860" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110480" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104630" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116140" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117850" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114140" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116120" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119950" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114880" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117260" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114160" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111290" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118450" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/112480" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106740" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101530" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101290" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105000" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103540" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102130" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101930" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116870" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118060" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117830" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106840" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111370" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120250" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125240" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117040" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116680" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120720" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120640" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110070" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105540" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190680" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118530" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113370" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120150" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116510" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110520" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114900" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117610" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117620" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116940" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116950" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118260" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111300" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115900" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114180" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125370" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120220" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114191" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114640" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117940" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111970" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101730" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118950" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116130" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117660" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111150" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117280" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110170" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114210" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113760" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113660" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125840" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105430" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120240" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107590" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117420" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113710" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101160" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102370" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111710" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117180" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114220" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113570" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115630" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120520" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116740" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125180" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125540" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120550" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116060" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100270" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118900" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125740" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101230" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100280" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105530" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100300" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117380" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111590" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103900" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113900" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115910" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125550" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111240" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120230" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100490" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116260" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117390" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114240" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126060" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100200" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101270" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117340" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103120" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117310" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106170" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114250" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120460" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111380" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111980" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120490" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100250" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120110" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116670" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125390" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120540" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117030" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120590" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118960" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110360" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118820" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110200" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120470" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115700" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102820" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125000" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118740" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118170" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117350" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116700" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109590" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110591" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100350" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118300" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120610" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111620" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115840" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118810" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118070" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100430" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105580" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102510" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106470" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114730" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100110" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117230" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117320" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117650" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113360" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102100" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116170" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113680" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120630" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111870" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117450" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120290" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106850" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110630" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120380" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120410" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111310" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116100" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111670" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118430" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118310" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116050" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111490" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111460" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113690" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117890" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105520" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106150" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125330" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102350" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117820" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113930" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115520" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113500" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118920" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/191750" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118510" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118590" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118090" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124750" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110680" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120070" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118150" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118040" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108010" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118101" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118180" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118990" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113840" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110700" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118840" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114950" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118970" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108540" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111450" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109150" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101560" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106340" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113270" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125560" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119960" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124710" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116070" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125350" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102540" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113320" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120680" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118980" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118850" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124690" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115780" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114330" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124740" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101090" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120600" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115330" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113390" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111220" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118880" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125410" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125570" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115580" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124700" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124720" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124680" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118770" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111880" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124780" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100030" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124790" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102160" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116550" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125580" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125590" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120450" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118600" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110770" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110780" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117950" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125600" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106560" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111040" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100220" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101390" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113280" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113700" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116600" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114340" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101710" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103800" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103840" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115770" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116980" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105750" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116690" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116650" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118200" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125070" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106820" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125620" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117330" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100390" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117910" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125850" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117250" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117360" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124770" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117400" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110830" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110120" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106800" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120780" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125100" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105480" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125110" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113670" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108790" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101860" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119940" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106140" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106310" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115660" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111400" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106530" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106580" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117010" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110840" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111600" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116910" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116880" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117150" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118380" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116750" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124670" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125130" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101440" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107800" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116540" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116970" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125400" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110850" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I594"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1" style="1"/>
     <col min="2" max="2" width="30" customWidth="1" style="1"/>
     <col min="3" max="3" width="10" customWidth="1" style="1"/>
     <col min="4" max="4" width="50" customWidth="1" style="1"/>
     <col min="5" max="5" width="30" customWidth="1" style="1"/>
     <col min="6" max="6" width="25" customWidth="1" style="1"/>
     <col min="7" max="7" width="25" customWidth="1" style="1"/>
     <col min="8" max="8" width="50" customWidth="1" style="1"/>
     <col min="9" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" s="6" customFormat="1">
@@ -6509,15222 +6533,15250 @@
       <c r="G2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="3"/>
     </row>
     <row r="3" s="2" customFormat="1">
       <c r="A3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="2"/>
     </row>
     <row r="4" s="3" customFormat="1">
       <c r="A4" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G4" s="3"/>
+        <v>28</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>29</v>
+      </c>
       <c r="H4" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I4" s="3"/>
     </row>
     <row r="5" s="2" customFormat="1">
       <c r="A5" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="5" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" s="3" customFormat="1">
       <c r="A6" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="3"/>
     </row>
     <row r="7" s="2" customFormat="1">
       <c r="A7" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" s="3" customFormat="1">
       <c r="A8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="F8" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="3"/>
-      <c r="G8" s="3"/>
+      <c r="G8" s="3" t="s">
+        <v>53</v>
+      </c>
       <c r="H8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="3"/>
     </row>
     <row r="9" s="2" customFormat="1">
       <c r="A9" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="2"/>
     </row>
     <row r="10" s="3" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
       <c r="H10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="3"/>
     </row>
     <row r="11" s="2" customFormat="1">
       <c r="A11" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G11" s="2"/>
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>68</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I11" s="2"/>
     </row>
     <row r="12" s="3" customFormat="1">
       <c r="A12" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I12" s="3"/>
     </row>
     <row r="13" s="2" customFormat="1">
       <c r="A13" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G13" s="2" t="s">
+      <c r="H13" s="5" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I13" s="2"/>
     </row>
     <row r="14" s="3" customFormat="1">
       <c r="A14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="D14" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="E14" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="3"/>
     </row>
     <row r="15" s="2" customFormat="1">
       <c r="A15" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="G15" s="2" t="s">
+      <c r="H15" s="5" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I15" s="2"/>
     </row>
     <row r="16" s="3" customFormat="1">
       <c r="A16" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="C16" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="D16" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="F16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="H16" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I16" s="3"/>
     </row>
     <row r="17" s="2" customFormat="1">
       <c r="A17" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="2" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I17" s="2"/>
     </row>
     <row r="18" s="3" customFormat="1">
       <c r="A18" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="G18" s="3"/>
+        <v>71</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>108</v>
+      </c>
       <c r="H18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I18" s="3"/>
     </row>
     <row r="19" s="2" customFormat="1">
       <c r="A19" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I19" s="2"/>
     </row>
     <row r="20" s="3" customFormat="1">
       <c r="A20" s="3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="E20" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>116</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="3"/>
     </row>
     <row r="21" s="2" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G21" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>123</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I21" s="2"/>
     </row>
     <row r="22" s="3" customFormat="1">
       <c r="A22" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="G22" s="3"/>
+        <v>71</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>127</v>
+      </c>
       <c r="H22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I22" s="3"/>
     </row>
     <row r="23" s="2" customFormat="1">
       <c r="A23" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
       <c r="H23" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I23" s="2"/>
     </row>
     <row r="24" s="3" customFormat="1">
       <c r="A24" s="3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>132</v>
+        <v>63</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="G24" s="3"/>
+        <v>64</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>136</v>
+      </c>
       <c r="H24" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I24" s="3"/>
     </row>
     <row r="25" s="2" customFormat="1">
       <c r="A25" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
       <c r="H25" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I25" s="2"/>
     </row>
     <row r="26" s="3" customFormat="1">
       <c r="A26" s="3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I26" s="3"/>
     </row>
     <row r="27" s="2" customFormat="1">
       <c r="A27" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G27" s="2"/>
+        <v>71</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>150</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I27" s="2"/>
     </row>
     <row r="28" s="3" customFormat="1">
       <c r="A28" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="I28" s="3"/>
     </row>
     <row r="29" s="2" customFormat="1">
       <c r="A29" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
       <c r="H29" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I29" s="2"/>
     </row>
     <row r="30" s="3" customFormat="1">
       <c r="A30" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G30" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>164</v>
+      </c>
       <c r="H30" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="I30" s="3"/>
     </row>
     <row r="31" s="2" customFormat="1">
       <c r="A31" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
       <c r="H31" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I31" s="2"/>
     </row>
     <row r="32" s="3" customFormat="1">
       <c r="A32" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="I32" s="3"/>
     </row>
     <row r="33" s="2" customFormat="1">
       <c r="A33" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>172</v>
+        <v>9</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="I33" s="2"/>
     </row>
     <row r="34" s="3" customFormat="1">
       <c r="A34" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="I34" s="3"/>
     </row>
     <row r="35" s="2" customFormat="1">
       <c r="A35" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>183</v>
+        <v>103</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>184</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I35" s="2"/>
     </row>
     <row r="36" s="3" customFormat="1">
       <c r="A36" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>190</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>191</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="I36" s="3"/>
     </row>
     <row r="37" s="2" customFormat="1">
       <c r="A37" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G37" s="2"/>
+        <v>197</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>198</v>
+      </c>
       <c r="H37" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I37" s="2"/>
     </row>
     <row r="38" s="3" customFormat="1">
       <c r="A38" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>73</v>
+        <v>202</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
       <c r="H38" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I38" s="3"/>
     </row>
     <row r="39" s="2" customFormat="1">
       <c r="A39" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I39" s="2"/>
     </row>
     <row r="40" s="3" customFormat="1">
       <c r="A40" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>25</v>
+        <v>211</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I40" s="3"/>
     </row>
     <row r="41" s="2" customFormat="1">
       <c r="A41" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>215</v>
+        <v>19</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>216</v>
+        <v>20</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>217</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I41" s="2"/>
     </row>
     <row r="42" s="3" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>181</v>
+        <v>221</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>26</v>
+        <v>222</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>152</v>
+        <v>223</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H42" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I42" s="3"/>
     </row>
     <row r="43" s="2" customFormat="1">
       <c r="A43" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>87</v>
+        <v>188</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G43" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>228</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="I43" s="2"/>
     </row>
     <row r="44" s="3" customFormat="1">
       <c r="A44" s="3" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="I44" s="3"/>
     </row>
     <row r="45" s="2" customFormat="1">
       <c r="A45" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>68</v>
+        <v>234</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
       <c r="H45" s="5" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="I45" s="2"/>
     </row>
     <row r="46" s="3" customFormat="1">
       <c r="A46" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>234</v>
+        <v>74</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="G46" s="3"/>
+        <v>237</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>238</v>
+      </c>
       <c r="H46" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="I46" s="3"/>
     </row>
     <row r="47" s="2" customFormat="1">
       <c r="A47" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
       <c r="H47" s="5" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="I47" s="2"/>
     </row>
     <row r="48" s="3" customFormat="1">
       <c r="A48" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>190</v>
+        <v>39</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="I48" s="3"/>
     </row>
     <row r="49" s="2" customFormat="1">
       <c r="A49" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>113</v>
+        <v>195</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>114</v>
+        <v>196</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>115</v>
+        <v>197</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="I49" s="2"/>
     </row>
     <row r="50" s="3" customFormat="1">
       <c r="A50" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>250</v>
+        <v>120</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="G50" s="3"/>
+        <v>122</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>253</v>
+      </c>
       <c r="H50" s="4" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I50" s="3"/>
     </row>
     <row r="51" s="2" customFormat="1">
       <c r="A51" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>31</v>
+        <v>257</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>254</v>
+        <v>222</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
       <c r="H51" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="I51" s="2"/>
     </row>
     <row r="52" s="3" customFormat="1">
       <c r="A52" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>88</v>
+        <v>261</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="G52" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>262</v>
+      </c>
       <c r="H52" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="I52" s="3"/>
     </row>
     <row r="53" s="2" customFormat="1">
       <c r="A53" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>86</v>
+        <v>265</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="I53" s="2"/>
     </row>
     <row r="54" s="3" customFormat="1">
       <c r="A54" s="3" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>172</v>
+        <v>93</v>
       </c>
       <c r="C54" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D54" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D54" s="3" t="s">
-[...4 lines deleted...]
-      <c r="G54" s="3"/>
+      <c r="E54" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>269</v>
+      </c>
       <c r="H54" s="4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="I54" s="3"/>
     </row>
     <row r="55" s="2" customFormat="1">
       <c r="A55" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>266</v>
+        <v>179</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>188</v>
+        <v>101</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
       <c r="H55" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="I55" s="2"/>
     </row>
     <row r="56" s="3" customFormat="1">
       <c r="A56" s="3" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>271</v>
+        <v>195</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>272</v>
+        <v>196</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="G56" s="3"/>
+        <v>197</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>275</v>
+      </c>
       <c r="H56" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="I56" s="3"/>
     </row>
     <row r="57" s="2" customFormat="1">
       <c r="A57" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>18</v>
+        <v>279</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>19</v>
+        <v>280</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
       <c r="H57" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" s="3" customFormat="1">
       <c r="A58" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>203</v>
+        <v>283</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="H58" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" s="2" customFormat="1">
       <c r="A59" s="2" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>282</v>
+        <v>210</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>25</v>
+        <v>211</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="I59" s="2"/>
     </row>
     <row r="60" s="3" customFormat="1">
       <c r="A60" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>163</v>
+        <v>290</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="G60" s="3"/>
+        <v>20</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>291</v>
+      </c>
       <c r="H60" s="4" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="I60" s="3"/>
     </row>
     <row r="61" s="2" customFormat="1">
       <c r="A61" s="2" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>289</v>
+        <v>171</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="I61" s="2"/>
     </row>
     <row r="62" s="3" customFormat="1">
       <c r="A62" s="3" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>293</v>
+        <v>101</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>182</v>
+        <v>297</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="4" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="I62" s="3"/>
     </row>
     <row r="63" s="2" customFormat="1">
       <c r="A63" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>81</v>
+        <v>301</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>12</v>
+        <v>190</v>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="I63" s="2"/>
     </row>
     <row r="64" s="3" customFormat="1">
       <c r="A64" s="3" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>119</v>
+        <v>304</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
       <c r="H64" s="4" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="I64" s="3"/>
     </row>
     <row r="65" s="2" customFormat="1">
       <c r="A65" s="2" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>302</v>
+        <v>126</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>124</v>
+        <v>71</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I65" s="2"/>
     </row>
     <row r="66" s="3" customFormat="1">
       <c r="A66" s="3" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="G66" s="3"/>
+        <v>132</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>311</v>
+      </c>
       <c r="H66" s="4" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="I66" s="3"/>
     </row>
     <row r="67" s="2" customFormat="1">
       <c r="A67" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G67" s="2"/>
+        <v>58</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>316</v>
+      </c>
       <c r="H67" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="I67" s="2"/>
     </row>
     <row r="68" s="3" customFormat="1">
       <c r="A68" s="3" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>182</v>
+        <v>321</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="I68" s="3"/>
     </row>
     <row r="69" s="2" customFormat="1">
       <c r="A69" s="2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="F69" s="2"/>
       <c r="G69" s="2"/>
       <c r="H69" s="5" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="I69" s="2"/>
     </row>
     <row r="70" s="3" customFormat="1">
       <c r="A70" s="3" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>181</v>
+        <v>37</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="4" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="I70" s="3"/>
     </row>
     <row r="71" s="2" customFormat="1">
       <c r="A71" s="2" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G71" s="2"/>
+        <v>33</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>331</v>
+      </c>
       <c r="H71" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="I71" s="2"/>
     </row>
     <row r="72" s="3" customFormat="1">
       <c r="A72" s="3" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>328</v>
+        <v>188</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>329</v>
+        <v>19</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
       <c r="H72" s="4" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="I72" s="3"/>
     </row>
     <row r="73" s="2" customFormat="1">
       <c r="A73" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>113</v>
+        <v>337</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>114</v>
+        <v>338</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="I73" s="2"/>
     </row>
     <row r="74" s="3" customFormat="1">
       <c r="A74" s="3" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="I74" s="3"/>
     </row>
     <row r="75" s="2" customFormat="1">
       <c r="A75" s="2" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>306</v>
+        <v>346</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>307</v>
+        <v>212</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="I75" s="2"/>
     </row>
     <row r="76" s="3" customFormat="1">
       <c r="A76" s="3" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>270</v>
+        <v>314</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>271</v>
+        <v>10</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>344</v>
+        <v>58</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="I76" s="3"/>
     </row>
     <row r="77" s="2" customFormat="1">
       <c r="A77" s="2" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>348</v>
+        <v>278</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>349</v>
+        <v>280</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>33</v>
+        <v>353</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="I77" s="2"/>
     </row>
     <row r="78" s="3" customFormat="1">
       <c r="A78" s="3" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>165</v>
+        <v>39</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="I78" s="3"/>
     </row>
     <row r="79" s="2" customFormat="1">
       <c r="A79" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>86</v>
+        <v>362</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>88</v>
+        <v>363</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>69</v>
+        <v>172</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>358</v>
+        <v>40</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="I79" s="2"/>
     </row>
     <row r="80" s="3" customFormat="1">
       <c r="A80" s="3" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>34</v>
+        <v>367</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="H80" s="4" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" s="2" customFormat="1">
       <c r="A81" s="2" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>365</v>
+        <v>170</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>51</v>
+        <v>171</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="G81" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>371</v>
+      </c>
       <c r="H81" s="5" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="I81" s="2"/>
     </row>
     <row r="82" s="3" customFormat="1">
       <c r="A82" s="3" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>369</v>
+        <v>10</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>370</v>
+        <v>57</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="4" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="I82" s="3"/>
     </row>
     <row r="83" s="2" customFormat="1">
       <c r="A83" s="2" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="I83" s="2"/>
     </row>
     <row r="84" s="3" customFormat="1">
       <c r="A84" s="3" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="C84" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="3" t="s">
-        <v>123</v>
+        <v>379</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="H84" s="4" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="I84" s="3"/>
     </row>
     <row r="85" s="2" customFormat="1">
       <c r="A85" s="2" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>383</v>
+        <v>101</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>384</v>
+        <v>131</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>216</v>
+        <v>103</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="I85" s="2"/>
     </row>
     <row r="86" s="3" customFormat="1">
       <c r="A86" s="3" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>204</v>
+        <v>392</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G86" s="3"/>
+        <v>223</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>394</v>
+      </c>
       <c r="H86" s="4" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="I86" s="3"/>
     </row>
     <row r="87" s="2" customFormat="1">
       <c r="A87" s="2" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>271</v>
+        <v>211</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>272</v>
+        <v>398</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
       <c r="H87" s="5" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="I87" s="2"/>
     </row>
     <row r="88" s="3" customFormat="1">
       <c r="A88" s="3" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>224</v>
+        <v>401</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>87</v>
+        <v>279</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>89</v>
+        <v>353</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="I88" s="3"/>
     </row>
     <row r="89" s="2" customFormat="1">
       <c r="A89" s="2" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>122</v>
+        <v>231</v>
       </c>
       <c r="C89" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D89" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="I89" s="2"/>
     </row>
     <row r="90" s="3" customFormat="1">
       <c r="A90" s="3" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>402</v>
+        <v>130</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>329</v>
+        <v>131</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="G90" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>409</v>
+      </c>
       <c r="H90" s="4" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="I90" s="3"/>
     </row>
     <row r="91" s="2" customFormat="1">
       <c r="A91" s="2" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>403</v>
-[...6 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2"/>
       <c r="H91" s="5" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="I91" s="2"/>
     </row>
     <row r="92" s="3" customFormat="1">
       <c r="A92" s="3" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>321</v>
+        <v>412</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>181</v>
+        <v>337</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>26</v>
+        <v>338</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G92" s="3"/>
+        <v>413</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>416</v>
+      </c>
       <c r="H92" s="4" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="I92" s="3"/>
     </row>
     <row r="93" s="2" customFormat="1">
       <c r="A93" s="2" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>411</v>
+        <v>330</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
       <c r="H93" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I93" s="2"/>
     </row>
     <row r="94" s="3" customFormat="1">
       <c r="A94" s="3" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>416</v>
+        <v>40</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="I94" s="3"/>
     </row>
     <row r="95" s="2" customFormat="1">
       <c r="A95" s="2" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="I95" s="2"/>
     </row>
     <row r="96" s="3" customFormat="1">
       <c r="A96" s="3" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>9</v>
+        <v>430</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="H96" s="4" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="I96" s="3"/>
     </row>
     <row r="97" s="2" customFormat="1">
       <c r="A97" s="2" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="I97" s="2"/>
     </row>
     <row r="98" s="3" customFormat="1">
       <c r="A98" s="3" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>430</v>
+        <v>9</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>90</v>
+        <v>408</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H98" s="4" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="I98" s="3"/>
     </row>
     <row r="99" s="2" customFormat="1">
       <c r="A99" s="2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>435</v>
+        <v>163</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="G99" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>441</v>
+      </c>
       <c r="H99" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="I99" s="2"/>
     </row>
     <row r="100" s="3" customFormat="1">
       <c r="A100" s="3" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>156</v>
+        <v>445</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
       <c r="H100" s="4" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="I100" s="3"/>
     </row>
     <row r="101" s="2" customFormat="1">
       <c r="A101" s="2" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="I101" s="2"/>
     </row>
     <row r="102" s="3" customFormat="1">
       <c r="A102" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="B102" s="3" t="s">
-[...12 lines deleted...]
-      <c r="G102" s="3"/>
+      <c r="F102" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>454</v>
+      </c>
       <c r="H102" s="4" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="I102" s="3"/>
     </row>
     <row r="103" s="2" customFormat="1">
       <c r="A103" s="2" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>156</v>
+        <v>363</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="G103" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>458</v>
+      </c>
       <c r="H103" s="5" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="I103" s="2"/>
     </row>
     <row r="104" s="3" customFormat="1">
       <c r="A104" s="3" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>44</v>
+        <v>163</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>45</v>
+        <v>446</v>
       </c>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="4" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="I104" s="3"/>
     </row>
     <row r="105" s="2" customFormat="1">
       <c r="A105" s="2" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>113</v>
+        <v>37</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="5" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="I105" s="2"/>
     </row>
     <row r="106" s="3" customFormat="1">
       <c r="A106" s="3" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>292</v>
+        <v>466</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>293</v>
+        <v>120</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="4" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="I106" s="3"/>
     </row>
     <row r="107" s="2" customFormat="1">
       <c r="A107" s="2" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>461</v>
+        <v>300</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>95</v>
+        <v>301</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>289</v>
+        <v>189</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>124</v>
+        <v>190</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="I107" s="2"/>
     </row>
     <row r="108" s="3" customFormat="1">
       <c r="A108" s="3" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>44</v>
+        <v>297</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>45</v>
+        <v>132</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="H108" s="4" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="I108" s="3"/>
     </row>
     <row r="109" s="2" customFormat="1">
       <c r="A109" s="2" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="I109" s="2"/>
     </row>
     <row r="110" s="3" customFormat="1">
       <c r="A110" s="3" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>293</v>
+        <v>26</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>474</v>
+        <v>27</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G110" s="3"/>
+        <v>28</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>481</v>
+      </c>
       <c r="H110" s="4" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="I110" s="3"/>
     </row>
     <row r="111" s="2" customFormat="1">
       <c r="A111" s="2" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>32</v>
+        <v>485</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F111" s="2"/>
+      <c r="G111" s="2"/>
       <c r="H111" s="5" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="I111" s="2"/>
     </row>
     <row r="112" s="3" customFormat="1">
       <c r="A112" s="3" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="H112" s="4" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="I112" s="3"/>
     </row>
     <row r="113" s="2" customFormat="1">
       <c r="A113" s="2" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>329</v>
+        <v>140</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="I113" s="2"/>
     </row>
     <row r="114" s="3" customFormat="1">
       <c r="A114" s="3" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>491</v>
+        <v>338</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G114" s="3"/>
+        <v>122</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>497</v>
+      </c>
       <c r="H114" s="4" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="I114" s="3"/>
     </row>
     <row r="115" s="2" customFormat="1">
       <c r="A115" s="2" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>337</v>
+        <v>500</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>204</v>
+        <v>501</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>205</v>
+        <v>502</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
       <c r="H115" s="5" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="I115" s="2"/>
     </row>
     <row r="116" s="3" customFormat="1">
       <c r="A116" s="3" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>497</v>
+        <v>346</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="I116" s="3"/>
     </row>
     <row r="117" s="2" customFormat="1">
       <c r="A117" s="2" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>254</v>
+        <v>189</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F117" s="2"/>
+      <c r="G117" s="2"/>
       <c r="H117" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="I117" s="2"/>
     </row>
     <row r="118" s="3" customFormat="1">
       <c r="A118" s="3" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>461</v>
+        <v>511</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="I118" s="3"/>
     </row>
     <row r="119" s="2" customFormat="1">
       <c r="A119" s="2" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>508</v>
+        <v>472</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>156</v>
+        <v>297</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>436</v>
+        <v>132</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="I119" s="2"/>
     </row>
     <row r="120" s="3" customFormat="1">
       <c r="A120" s="3" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>461</v>
+        <v>518</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>289</v>
+        <v>163</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="G120" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>519</v>
+      </c>
       <c r="H120" s="4" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="I120" s="3"/>
     </row>
     <row r="121" s="2" customFormat="1">
       <c r="A121" s="2" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>9</v>
+        <v>472</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>11</v>
+        <v>297</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F121" s="2"/>
+      <c r="G121" s="2"/>
       <c r="H121" s="5" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="I121" s="2"/>
     </row>
     <row r="122" s="3" customFormat="1">
       <c r="A122" s="3" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>516</v>
+        <v>9</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>271</v>
+        <v>10</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>517</v>
+        <v>11</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>344</v>
+        <v>71</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>518</v>
+        <v>454</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="I122" s="3"/>
     </row>
     <row r="123" s="2" customFormat="1">
       <c r="A123" s="2" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>95</v>
+        <v>279</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>156</v>
+        <v>527</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>522</v>
+        <v>353</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>523</v>
+        <v>21</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="I123" s="2"/>
     </row>
     <row r="124" s="3" customFormat="1">
       <c r="A124" s="3" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>528</v>
+        <v>163</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G124" s="3"/>
+        <v>532</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>534</v>
+      </c>
       <c r="H124" s="4" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="I124" s="3"/>
     </row>
     <row r="125" s="2" customFormat="1">
       <c r="A125" s="2" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>56</v>
+        <v>211</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>57</v>
+        <v>538</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F125" s="2"/>
+      <c r="G125" s="2"/>
       <c r="H125" s="5" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="I125" s="2"/>
     </row>
     <row r="126" s="3" customFormat="1">
       <c r="A126" s="3" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>536</v>
+        <v>62</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>537</v>
+        <v>63</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>216</v>
+        <v>64</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="H126" s="4" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="I126" s="3"/>
     </row>
     <row r="127" s="2" customFormat="1">
       <c r="A127" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>214</v>
+        <v>546</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>215</v>
+        <v>547</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="I127" s="2"/>
     </row>
     <row r="128" s="3" customFormat="1">
       <c r="A128" s="3" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>517</v>
+        <v>222</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="H128" s="4" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="I128" s="3"/>
     </row>
     <row r="129" s="2" customFormat="1">
       <c r="A129" s="2" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>164</v>
+        <v>527</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>165</v>
+        <v>353</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="I129" s="2"/>
     </row>
     <row r="130" s="3" customFormat="1">
       <c r="A130" s="3" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>258</v>
+        <v>559</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>88</v>
+        <v>171</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="H130" s="4" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="I130" s="3"/>
     </row>
     <row r="131" s="2" customFormat="1">
       <c r="A131" s="2" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>556</v>
+        <v>265</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>293</v>
+        <v>94</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>182</v>
+        <v>95</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>183</v>
+        <v>96</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="I131" s="2"/>
     </row>
     <row r="132" s="3" customFormat="1">
       <c r="A132" s="3" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>113</v>
+        <v>301</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>114</v>
+        <v>189</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="G132" s="3"/>
+        <v>190</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>567</v>
+      </c>
       <c r="H132" s="4" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="I132" s="3"/>
     </row>
     <row r="133" s="2" customFormat="1">
       <c r="A133" s="2" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>328</v>
+        <v>120</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>329</v>
+        <v>121</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>403</v>
+        <v>122</v>
       </c>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="5" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="I133" s="2"/>
     </row>
     <row r="134" s="3" customFormat="1">
       <c r="A134" s="3" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>31</v>
+        <v>337</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>32</v>
+        <v>338</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>133</v>
+        <v>413</v>
       </c>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="4" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="I134" s="3"/>
     </row>
     <row r="135" s="2" customFormat="1">
       <c r="A135" s="2" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>113</v>
+        <v>37</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F135" s="2"/>
+      <c r="G135" s="2"/>
       <c r="H135" s="5" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="I135" s="2"/>
     </row>
     <row r="136" s="3" customFormat="1">
       <c r="A136" s="3" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>490</v>
+        <v>120</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>491</v>
+        <v>121</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="4" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="I136" s="3"/>
     </row>
     <row r="137" s="2" customFormat="1">
       <c r="A137" s="2" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>95</v>
+        <v>501</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>289</v>
+        <v>502</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>124</v>
+        <v>353</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>141</v>
+        <v>426</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="I137" s="2"/>
     </row>
     <row r="138" s="3" customFormat="1">
       <c r="A138" s="3" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>582</v>
+        <v>297</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="H138" s="4" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="I138" s="3"/>
     </row>
     <row r="139" s="2" customFormat="1">
       <c r="A139" s="2" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>26</v>
+        <v>591</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G139" s="2"/>
+        <v>190</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>592</v>
+      </c>
       <c r="H139" s="5" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="I139" s="2"/>
     </row>
     <row r="140" s="3" customFormat="1">
       <c r="A140" s="3" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>490</v>
+        <v>188</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>491</v>
+        <v>19</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="4" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="I140" s="3"/>
     </row>
     <row r="141" s="2" customFormat="1">
       <c r="A141" s="2" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>31</v>
+        <v>501</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>164</v>
+        <v>502</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F141" s="2"/>
+      <c r="G141" s="2"/>
       <c r="H141" s="5" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="I141" s="2"/>
     </row>
     <row r="142" s="3" customFormat="1">
       <c r="A142" s="3" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="H142" s="4" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="I142" s="3"/>
     </row>
     <row r="143" s="2" customFormat="1">
       <c r="A143" s="2" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G143" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="H143" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="I143" s="2"/>
     </row>
     <row r="144" s="3" customFormat="1">
       <c r="A144" s="3" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="4" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="I144" s="3"/>
     </row>
     <row r="145" s="2" customFormat="1">
       <c r="A145" s="2" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F145" s="2"/>
+      <c r="G145" s="2"/>
       <c r="H145" s="5" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="I145" s="2"/>
     </row>
     <row r="146" s="3" customFormat="1">
       <c r="A146" s="3" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>266</v>
+        <v>614</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>188</v>
+        <v>101</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>190</v>
+        <v>446</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="H146" s="4" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="I146" s="3"/>
     </row>
     <row r="147" s="2" customFormat="1">
       <c r="A147" s="2" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>563</v>
+        <v>274</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>328</v>
+        <v>195</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>329</v>
+        <v>196</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="G147" s="2"/>
+        <v>197</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>618</v>
+      </c>
       <c r="H147" s="5" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="I147" s="2"/>
     </row>
     <row r="148" s="3" customFormat="1">
       <c r="A148" s="3" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>616</v>
+        <v>573</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>491</v>
+        <v>338</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="4" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="I148" s="3"/>
     </row>
     <row r="149" s="2" customFormat="1">
       <c r="A149" s="2" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>87</v>
+        <v>501</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>621</v>
+        <v>502</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>89</v>
+        <v>353</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>90</v>
+        <v>149</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="I149" s="2"/>
     </row>
     <row r="150" s="3" customFormat="1">
       <c r="A150" s="3" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>11</v>
+        <v>628</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H150" s="4" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="I150" s="3"/>
     </row>
     <row r="151" s="2" customFormat="1">
       <c r="A151" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>203</v>
+        <v>632</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G151" s="2"/>
+        <v>71</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>633</v>
+      </c>
       <c r="H151" s="5" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="I151" s="2"/>
     </row>
     <row r="152" s="3" customFormat="1">
       <c r="A152" s="3" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>631</v>
+        <v>210</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>56</v>
+        <v>211</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>632</v>
+        <v>212</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="4" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="I152" s="3"/>
     </row>
     <row r="153" s="2" customFormat="1">
       <c r="A153" s="2" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>32</v>
+        <v>639</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="I153" s="2"/>
     </row>
     <row r="154" s="3" customFormat="1">
       <c r="A154" s="3" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G154" s="3"/>
+        <v>141</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>644</v>
+      </c>
       <c r="H154" s="4" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="I154" s="3"/>
     </row>
     <row r="155" s="2" customFormat="1">
       <c r="A155" s="2" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>632</v>
+        <v>63</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F155" s="2"/>
+      <c r="G155" s="2"/>
       <c r="H155" s="5" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="I155" s="2"/>
     </row>
     <row r="156" s="3" customFormat="1">
       <c r="A156" s="3" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>250</v>
+        <v>62</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>148</v>
+        <v>64</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I156" s="3"/>
     </row>
     <row r="157" s="2" customFormat="1">
       <c r="A157" s="2" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>10</v>
+        <v>257</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>52</v>
+        <v>223</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>593</v>
+        <v>21</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="I157" s="2"/>
     </row>
     <row r="158" s="3" customFormat="1">
       <c r="A158" s="3" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>592</v>
+        <v>659</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>164</v>
+        <v>660</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>90</v>
+        <v>661</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="I158" s="3"/>
     </row>
     <row r="159" s="2" customFormat="1">
       <c r="A159" s="2" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>292</v>
+        <v>600</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>183</v>
+        <v>75</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="I159" s="2"/>
     </row>
     <row r="160" s="3" customFormat="1">
       <c r="A160" s="3" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>443</v>
+        <v>300</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>95</v>
+        <v>301</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>436</v>
+        <v>190</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>444</v>
+        <v>668</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="I160" s="3"/>
     </row>
     <row r="161" s="2" customFormat="1">
       <c r="A161" s="2" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>665</v>
+        <v>453</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="I161" s="2"/>
     </row>
     <row r="162" s="3" customFormat="1">
       <c r="A162" s="3" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>24</v>
+        <v>674</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G162" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>675</v>
+      </c>
       <c r="H162" s="4" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="I162" s="3"/>
     </row>
     <row r="163" s="2" customFormat="1">
       <c r="A163" s="2" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F163" s="2"/>
+      <c r="G163" s="2"/>
       <c r="H163" s="5" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="I163" s="2"/>
     </row>
     <row r="164" s="3" customFormat="1">
       <c r="A164" s="3" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>674</v>
+        <v>32</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>675</v>
+        <v>18</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>676</v>
+        <v>19</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G164" s="3"/>
+        <v>33</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>680</v>
+      </c>
       <c r="H164" s="4" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="I164" s="3"/>
     </row>
     <row r="165" s="2" customFormat="1">
       <c r="A165" s="2" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F165" s="2"/>
+      <c r="G165" s="2"/>
       <c r="H165" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I165" s="2"/>
     </row>
     <row r="166" s="3" customFormat="1">
       <c r="A166" s="3" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>258</v>
+        <v>688</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>87</v>
+        <v>689</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>88</v>
+        <v>690</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>69</v>
+        <v>691</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="H166" s="4" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="I166" s="3"/>
     </row>
     <row r="167" s="2" customFormat="1">
       <c r="A167" s="2" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>271</v>
+        <v>94</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>272</v>
+        <v>95</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>344</v>
+        <v>75</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="I167" s="2"/>
     </row>
     <row r="168" s="3" customFormat="1">
       <c r="A168" s="3" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>692</v>
+        <v>278</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>18</v>
+        <v>279</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>693</v>
+        <v>280</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="H168" s="4" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="I168" s="3"/>
     </row>
     <row r="169" s="2" customFormat="1">
       <c r="A169" s="2" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>26</v>
+        <v>702</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G169" s="2"/>
+        <v>28</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="H169" s="5" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="I169" s="2"/>
     </row>
     <row r="170" s="3" customFormat="1">
       <c r="A170" s="3" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>701</v>
+        <v>19</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="4" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="I170" s="3"/>
     </row>
     <row r="171" s="2" customFormat="1">
       <c r="A171" s="2" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>237</v>
+        <v>709</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>32</v>
+        <v>710</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>133</v>
+        <v>39</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>705</v>
+        <v>115</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="I171" s="2"/>
     </row>
     <row r="172" s="3" customFormat="1">
       <c r="A172" s="3" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>709</v>
+        <v>244</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>490</v>
+        <v>37</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>710</v>
+        <v>38</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>344</v>
+        <v>141</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>108</v>
+        <v>367</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="H172" s="4" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="I172" s="3"/>
     </row>
     <row r="173" s="2" customFormat="1">
       <c r="A173" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>19</v>
+        <v>718</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="I173" s="2"/>
     </row>
     <row r="174" s="3" customFormat="1">
       <c r="A174" s="3" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>436</v>
+        <v>28</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="H174" s="4" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="I174" s="3"/>
     </row>
     <row r="175" s="2" customFormat="1">
       <c r="A175" s="2" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>329</v>
+        <v>163</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="G175" s="2"/>
+        <v>446</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>727</v>
+      </c>
       <c r="H175" s="5" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="I175" s="2"/>
     </row>
     <row r="176" s="3" customFormat="1">
       <c r="A176" s="3" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>31</v>
+        <v>337</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>726</v>
+        <v>338</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>133</v>
+        <v>413</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>727</v>
+        <v>454</v>
       </c>
       <c r="H176" s="4" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="I176" s="3"/>
     </row>
     <row r="177" s="2" customFormat="1">
       <c r="A177" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>114</v>
+        <v>734</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="I177" s="2"/>
     </row>
     <row r="178" s="3" customFormat="1">
       <c r="A178" s="3" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>545</v>
+        <v>738</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>271</v>
+        <v>337</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>517</v>
+        <v>121</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G178" s="3"/>
+        <v>122</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>739</v>
+      </c>
       <c r="H178" s="4" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="I178" s="3"/>
     </row>
     <row r="179" s="2" customFormat="1">
       <c r="A179" s="2" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>736</v>
+        <v>555</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>11</v>
+        <v>527</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
       <c r="H179" s="5" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="I179" s="2"/>
     </row>
     <row r="180" s="3" customFormat="1">
       <c r="A180" s="3" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>180</v>
+        <v>744</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>183</v>
+        <v>71</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="H180" s="4" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="I180" s="3"/>
     </row>
     <row r="181" s="2" customFormat="1">
       <c r="A181" s="2" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>743</v>
+        <v>187</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="E181" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="F181" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F181" s="2"/>
-      <c r="G181" s="2"/>
+      <c r="G181" s="2" t="s">
+        <v>748</v>
+      </c>
       <c r="H181" s="5" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="I181" s="2"/>
     </row>
     <row r="182" s="3" customFormat="1">
       <c r="A182" s="3" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>747</v>
+        <v>50</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
       <c r="H182" s="4" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="I182" s="3"/>
     </row>
     <row r="183" s="2" customFormat="1">
       <c r="A183" s="2" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>237</v>
+        <v>754</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>32</v>
+        <v>755</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="I183" s="2"/>
     </row>
     <row r="184" s="3" customFormat="1">
       <c r="A184" s="3" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>754</v>
+        <v>244</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="G184" s="3"/>
+        <v>39</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>759</v>
+      </c>
       <c r="H184" s="4" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="I184" s="3"/>
     </row>
     <row r="185" s="2" customFormat="1">
       <c r="A185" s="2" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F185" s="2"/>
+      <c r="G185" s="2"/>
       <c r="H185" s="5" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="I185" s="2"/>
     </row>
     <row r="186" s="3" customFormat="1">
       <c r="A186" s="3" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="F186" s="3"/>
-      <c r="G186" s="3"/>
+      <c r="F186" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>384</v>
+      </c>
       <c r="H186" s="4" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="I186" s="3"/>
     </row>
     <row r="187" s="2" customFormat="1">
       <c r="A187" s="2" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>113</v>
+        <v>62</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="F187" s="2"/>
       <c r="G187" s="2"/>
       <c r="H187" s="5" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="I187" s="2"/>
     </row>
     <row r="188" s="3" customFormat="1">
       <c r="A188" s="3" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="4" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="I188" s="3"/>
     </row>
     <row r="189" s="2" customFormat="1">
       <c r="A189" s="2" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>122</v>
+        <v>774</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>124</v>
+        <v>237</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="I189" s="2"/>
     </row>
     <row r="190" s="3" customFormat="1">
       <c r="A190" s="3" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>774</v>
+        <v>130</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="H190" s="4" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="I190" s="3"/>
     </row>
     <row r="191" s="2" customFormat="1">
       <c r="A191" s="2" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>90</v>
+        <v>149</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="I191" s="2"/>
     </row>
     <row r="192" s="3" customFormat="1">
       <c r="A192" s="3" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>781</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G192" s="3"/>
+        <v>58</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>785</v>
+      </c>
       <c r="H192" s="4" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="I192" s="3"/>
     </row>
     <row r="193" s="2" customFormat="1">
       <c r="A193" s="2" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
       <c r="H193" s="5" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="I193" s="2"/>
     </row>
     <row r="194" s="3" customFormat="1">
       <c r="A194" s="3" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>490</v>
+        <v>195</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>788</v>
+        <v>196</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G194" s="3"/>
+        <v>197</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>454</v>
+      </c>
       <c r="H194" s="4" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="I194" s="3"/>
     </row>
     <row r="195" s="2" customFormat="1">
       <c r="A195" s="2" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>328</v>
+        <v>501</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>329</v>
+        <v>795</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F195" s="2"/>
+      <c r="G195" s="2"/>
       <c r="H195" s="5" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="I195" s="2"/>
     </row>
     <row r="196" s="3" customFormat="1">
       <c r="A196" s="3" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>636</v>
+        <v>798</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>31</v>
+        <v>337</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>32</v>
+        <v>338</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>133</v>
+        <v>190</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="H196" s="4" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="I196" s="3"/>
     </row>
     <row r="197" s="2" customFormat="1">
       <c r="A197" s="2" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>24</v>
+        <v>643</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="I197" s="2"/>
     </row>
     <row r="198" s="3" customFormat="1">
       <c r="A198" s="3" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>801</v>
+        <v>32</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>802</v>
+        <v>18</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>803</v>
+        <v>19</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="G198" s="3"/>
+        <v>33</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>805</v>
+      </c>
       <c r="H198" s="4" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="I198" s="3"/>
     </row>
     <row r="199" s="2" customFormat="1">
       <c r="A199" s="2" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>443</v>
+        <v>808</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>95</v>
+        <v>809</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>156</v>
+        <v>810</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>436</v>
+        <v>223</v>
       </c>
       <c r="F199" s="2"/>
       <c r="G199" s="2"/>
       <c r="H199" s="5" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="I199" s="2"/>
     </row>
     <row r="200" s="3" customFormat="1">
       <c r="A200" s="3" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>808</v>
+        <v>453</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
       <c r="H200" s="4" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="I200" s="3"/>
     </row>
     <row r="201" s="2" customFormat="1">
       <c r="A201" s="2" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G201" s="2"/>
+        <v>64</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>816</v>
+      </c>
       <c r="H201" s="5" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="I201" s="2"/>
     </row>
     <row r="202" s="3" customFormat="1">
       <c r="A202" s="3" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>402</v>
+        <v>819</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>328</v>
+        <v>18</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>329</v>
+        <v>19</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>403</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
       <c r="H202" s="4" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="I202" s="3"/>
     </row>
     <row r="203" s="2" customFormat="1">
       <c r="A203" s="2" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>818</v>
+        <v>412</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>293</v>
+        <v>337</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>819</v>
+        <v>338</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>183</v>
+        <v>413</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="I203" s="2"/>
     </row>
     <row r="204" s="3" customFormat="1">
       <c r="A204" s="3" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>536</v>
+        <v>301</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>537</v>
+        <v>826</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="I204" s="3"/>
     </row>
     <row r="205" s="2" customFormat="1">
       <c r="A205" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>9</v>
+        <v>830</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>10</v>
+        <v>546</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>11</v>
+        <v>547</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G205" s="2"/>
+        <v>223</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>831</v>
+      </c>
       <c r="H205" s="5" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="I205" s="2"/>
     </row>
     <row r="206" s="3" customFormat="1">
       <c r="A206" s="3" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
       <c r="H206" s="4" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="I206" s="3"/>
     </row>
     <row r="207" s="2" customFormat="1">
       <c r="A207" s="2" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>832</v>
+        <v>9</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="I207" s="2"/>
     </row>
     <row r="208" s="3" customFormat="1">
       <c r="A208" s="3" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>490</v>
+        <v>320</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>491</v>
+        <v>321</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>344</v>
+        <v>156</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="I208" s="3"/>
     </row>
     <row r="209" s="2" customFormat="1">
       <c r="A209" s="2" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>402</v>
+        <v>843</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>328</v>
+        <v>501</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>329</v>
+        <v>502</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>403</v>
+        <v>353</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="I209" s="2"/>
     </row>
     <row r="210" s="3" customFormat="1">
       <c r="A210" s="3" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>843</v>
+        <v>412</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>25</v>
+        <v>337</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>26</v>
+        <v>338</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G210" s="3"/>
+        <v>413</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>847</v>
+      </c>
       <c r="H210" s="4" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="I210" s="3"/>
     </row>
     <row r="211" s="2" customFormat="1">
       <c r="A211" s="2" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>337</v>
+        <v>850</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>205</v>
+        <v>19</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F211" s="2"/>
+      <c r="G211" s="2"/>
       <c r="H211" s="5" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="I211" s="2"/>
     </row>
     <row r="212" s="3" customFormat="1">
       <c r="A212" s="3" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>577</v>
+        <v>346</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>289</v>
+        <v>212</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="I212" s="3"/>
     </row>
     <row r="213" s="2" customFormat="1">
       <c r="A213" s="2" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>852</v>
+        <v>586</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>490</v>
+        <v>101</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>491</v>
+        <v>297</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>344</v>
+        <v>132</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="I213" s="2"/>
     </row>
     <row r="214" s="3" customFormat="1">
       <c r="A214" s="3" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G214" s="3"/>
+        <v>353</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>860</v>
+      </c>
       <c r="H214" s="4" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="I214" s="3"/>
     </row>
     <row r="215" s="2" customFormat="1">
       <c r="A215" s="2" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>181</v>
+        <v>501</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>26</v>
+        <v>502</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>152</v>
+        <v>353</v>
       </c>
       <c r="F215" s="2"/>
       <c r="G215" s="2"/>
       <c r="H215" s="5" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="I215" s="2"/>
     </row>
     <row r="216" s="3" customFormat="1">
       <c r="A216" s="3" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>113</v>
+        <v>188</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
       <c r="H216" s="4" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="I216" s="3"/>
     </row>
     <row r="217" s="2" customFormat="1">
       <c r="A217" s="2" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>180</v>
+        <v>868</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>181</v>
+        <v>120</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G217" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>869</v>
+      </c>
       <c r="H217" s="5" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="I217" s="2"/>
     </row>
     <row r="218" s="3" customFormat="1">
       <c r="A218" s="3" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>867</v>
+        <v>187</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="4" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="I218" s="3"/>
     </row>
     <row r="219" s="2" customFormat="1">
       <c r="A219" s="2" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>411</v>
+        <v>874</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>152</v>
+        <v>446</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="I219" s="2"/>
     </row>
     <row r="220" s="3" customFormat="1">
       <c r="A220" s="3" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>874</v>
+        <v>421</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G220" s="3"/>
+        <v>20</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>878</v>
+      </c>
       <c r="H220" s="4" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="I220" s="3"/>
     </row>
     <row r="221" s="2" customFormat="1">
       <c r="A221" s="2" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F221" s="2"/>
+      <c r="G221" s="2"/>
       <c r="H221" s="5" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="I221" s="2"/>
     </row>
     <row r="222" s="3" customFormat="1">
       <c r="A222" s="3" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>306</v>
+        <v>884</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>307</v>
+        <v>206</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="H222" s="4" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="I222" s="3"/>
     </row>
     <row r="223" s="2" customFormat="1">
       <c r="A223" s="2" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>884</v>
+        <v>314</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>156</v>
+        <v>315</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>436</v>
+        <v>58</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="I223" s="2"/>
     </row>
     <row r="224" s="3" customFormat="1">
       <c r="A224" s="3" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>889</v>
+        <v>163</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>148</v>
+        <v>446</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="H224" s="4" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="I224" s="3"/>
     </row>
     <row r="225" s="2" customFormat="1">
       <c r="A225" s="2" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>182</v>
+        <v>896</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G225" s="2"/>
+        <v>156</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>897</v>
+      </c>
       <c r="H225" s="5" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="I225" s="2"/>
     </row>
     <row r="226" s="3" customFormat="1">
       <c r="A226" s="3" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>897</v>
+        <v>189</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>682</v>
+        <v>190</v>
       </c>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="4" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="I226" s="3"/>
     </row>
     <row r="227" s="2" customFormat="1">
       <c r="A227" s="2" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>26</v>
+        <v>904</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>27</v>
+        <v>691</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>901</v>
+        <v>245</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="I227" s="2"/>
     </row>
     <row r="228" s="3" customFormat="1">
       <c r="A228" s="3" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>722</v>
+        <v>907</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>328</v>
+        <v>18</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>329</v>
+        <v>19</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>403</v>
+        <v>33</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="H228" s="4" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="I228" s="3"/>
     </row>
     <row r="229" s="2" customFormat="1">
       <c r="A229" s="2" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>907</v>
+        <v>730</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>95</v>
+        <v>337</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>156</v>
+        <v>338</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="I229" s="2"/>
     </row>
     <row r="230" s="3" customFormat="1">
       <c r="A230" s="3" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>369</v>
+        <v>101</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>370</v>
+        <v>163</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>20</v>
+        <v>446</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="H230" s="4" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="I230" s="3"/>
     </row>
     <row r="231" s="2" customFormat="1">
       <c r="A231" s="2" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>17</v>
+        <v>918</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>18</v>
+        <v>378</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>19</v>
+        <v>379</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="I231" s="2"/>
     </row>
     <row r="232" s="3" customFormat="1">
       <c r="A232" s="3" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>918</v>
+        <v>25</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G232" s="3"/>
+        <v>28</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>922</v>
+      </c>
       <c r="H232" s="4" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="I232" s="3"/>
     </row>
     <row r="233" s="2" customFormat="1">
       <c r="A233" s="2" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F233" s="2"/>
       <c r="G233" s="2"/>
       <c r="H233" s="5" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="I233" s="2"/>
     </row>
     <row r="234" s="3" customFormat="1">
       <c r="A234" s="3" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>528</v>
+        <v>19</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="4" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="I234" s="3"/>
     </row>
     <row r="235" s="2" customFormat="1">
       <c r="A235" s="2" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>443</v>
+        <v>930</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D235" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="E235" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E235" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F235" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="I235" s="2"/>
     </row>
     <row r="236" s="3" customFormat="1">
       <c r="A236" s="3" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>43</v>
+        <v>453</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>44</v>
+        <v>163</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>45</v>
+        <v>446</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="H236" s="4" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="I236" s="3"/>
     </row>
     <row r="237" s="2" customFormat="1">
       <c r="A237" s="2" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>730</v>
+        <v>49</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>933</v>
+        <v>51</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="I237" s="2"/>
     </row>
     <row r="238" s="3" customFormat="1">
       <c r="A238" s="3" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>95</v>
+        <v>337</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>97</v>
+        <v>940</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>90</v>
+        <v>149</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="H238" s="4" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="I238" s="3"/>
     </row>
     <row r="239" s="2" customFormat="1">
       <c r="A239" s="2" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>940</v>
+        <v>100</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G239" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="I239" s="2"/>
     </row>
     <row r="240" s="3" customFormat="1">
       <c r="A240" s="3" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="4" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="I240" s="3"/>
     </row>
     <row r="241" s="2" customFormat="1">
       <c r="A241" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F241" s="2"/>
       <c r="G241" s="2"/>
       <c r="H241" s="5" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="I241" s="2"/>
     </row>
     <row r="242" s="3" customFormat="1">
       <c r="A242" s="3" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>950</v>
+        <v>52</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="H242" s="4" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I242" s="3"/>
     </row>
     <row r="243" s="2" customFormat="1">
       <c r="A243" s="2" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="I243" s="2"/>
     </row>
     <row r="244" s="3" customFormat="1">
       <c r="A244" s="3" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="H244" s="4" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="I244" s="3"/>
     </row>
     <row r="245" s="2" customFormat="1">
       <c r="A245" s="2" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F245" s="2"/>
       <c r="G245" s="2"/>
       <c r="H245" s="5" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="I245" s="2"/>
     </row>
     <row r="246" s="3" customFormat="1">
       <c r="A246" s="3" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>868</v>
+        <v>968</v>
       </c>
       <c r="H246" s="4" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="I246" s="3"/>
     </row>
     <row r="247" s="2" customFormat="1">
       <c r="A247" s="2" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="I247" s="2"/>
     </row>
     <row r="248" s="3" customFormat="1">
       <c r="A248" s="3" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="4" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="I248" s="3"/>
     </row>
     <row r="249" s="2" customFormat="1">
       <c r="A249" s="2" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="I249" s="2"/>
     </row>
     <row r="250" s="3" customFormat="1">
       <c r="A250" s="3" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="H250" s="4" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="I250" s="3"/>
     </row>
     <row r="251" s="2" customFormat="1">
       <c r="A251" s="2" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="G251" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>987</v>
+      </c>
       <c r="H251" s="5" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="I251" s="2"/>
     </row>
     <row r="252" s="3" customFormat="1">
       <c r="A252" s="3" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="H252" s="4" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="I252" s="3"/>
     </row>
     <row r="253" s="2" customFormat="1">
       <c r="A253" s="2" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="F253" s="2"/>
+      <c r="G253" s="2"/>
       <c r="H253" s="5" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="I253" s="2"/>
     </row>
     <row r="254" s="3" customFormat="1">
       <c r="A254" s="3" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="H254" s="4" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="I254" s="3"/>
     </row>
     <row r="255" s="2" customFormat="1">
       <c r="A255" s="2" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="I255" s="2"/>
     </row>
     <row r="256" s="3" customFormat="1">
       <c r="A256" s="3" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="H256" s="4" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="I256" s="3"/>
     </row>
     <row r="257" s="2" customFormat="1">
       <c r="A257" s="2" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="I257" s="2"/>
     </row>
     <row r="258" s="3" customFormat="1">
       <c r="A258" s="3" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F258" s="3"/>
       <c r="G258" s="3"/>
       <c r="H258" s="4" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="I258" s="3"/>
     </row>
     <row r="259" s="2" customFormat="1">
       <c r="A259" s="2" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="I259" s="2"/>
     </row>
     <row r="260" s="3" customFormat="1">
       <c r="A260" s="3" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="4" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="I260" s="3"/>
     </row>
     <row r="261" s="2" customFormat="1">
       <c r="A261" s="2" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="F261" s="2"/>
+      <c r="G261" s="2"/>
       <c r="H261" s="5" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="I261" s="2"/>
     </row>
     <row r="262" s="3" customFormat="1">
       <c r="A262" s="3" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="H262" s="4" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="I262" s="3"/>
     </row>
     <row r="263" s="2" customFormat="1">
       <c r="A263" s="2" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F263" s="2"/>
       <c r="G263" s="2"/>
       <c r="H263" s="5" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="I263" s="2"/>
     </row>
     <row r="264" s="3" customFormat="1">
       <c r="A264" s="3" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="4" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="I264" s="3"/>
     </row>
     <row r="265" s="2" customFormat="1">
       <c r="A265" s="2" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>416</v>
+        <v>115</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="I265" s="2"/>
     </row>
     <row r="266" s="3" customFormat="1">
       <c r="A266" s="3" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F266" s="3"/>
       <c r="G266" s="3"/>
       <c r="H266" s="4" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="I266" s="3"/>
     </row>
     <row r="267" s="2" customFormat="1">
       <c r="A267" s="2" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="I267" s="2"/>
     </row>
     <row r="268" s="3" customFormat="1">
       <c r="A268" s="3" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H268" s="4" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="I268" s="3"/>
     </row>
     <row r="269" s="2" customFormat="1">
       <c r="A269" s="2" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="F269" s="2"/>
       <c r="G269" s="2"/>
       <c r="H269" s="5" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="I269" s="2"/>
     </row>
     <row r="270" s="3" customFormat="1">
       <c r="A270" s="3" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F270" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="H270" s="4" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="I270" s="3"/>
     </row>
     <row r="271" s="2" customFormat="1">
       <c r="A271" s="2" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="F271" s="2"/>
       <c r="G271" s="2"/>
       <c r="H271" s="5" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="I271" s="2"/>
     </row>
     <row r="272" s="3" customFormat="1">
       <c r="A272" s="3" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="F272" s="3" t="s">
-        <v>1055</v>
+        <v>408</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="H272" s="4" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="I272" s="3"/>
     </row>
     <row r="273" s="2" customFormat="1">
       <c r="A273" s="2" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="I273" s="2"/>
     </row>
     <row r="274" s="3" customFormat="1">
       <c r="A274" s="3" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F274" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="H274" s="4" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="I274" s="3"/>
     </row>
     <row r="275" s="2" customFormat="1">
       <c r="A275" s="2" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="I275" s="2"/>
     </row>
     <row r="276" s="3" customFormat="1">
       <c r="A276" s="3" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
       <c r="H276" s="4" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="I276" s="3"/>
     </row>
     <row r="277" s="2" customFormat="1">
       <c r="A277" s="2" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F277" s="2"/>
       <c r="G277" s="2"/>
       <c r="H277" s="5" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="I277" s="2"/>
     </row>
     <row r="278" s="3" customFormat="1">
       <c r="A278" s="3" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H278" s="4" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="I278" s="3"/>
     </row>
     <row r="279" s="2" customFormat="1">
       <c r="A279" s="2" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="I279" s="2"/>
     </row>
     <row r="280" s="3" customFormat="1">
       <c r="A280" s="3" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="F280" s="3" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="H280" s="4" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="I280" s="3"/>
     </row>
     <row r="281" s="2" customFormat="1">
       <c r="A281" s="2" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="I281" s="2"/>
     </row>
     <row r="282" s="3" customFormat="1">
       <c r="A282" s="3" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="F282" s="3"/>
       <c r="G282" s="3"/>
       <c r="H282" s="4" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I282" s="3"/>
     </row>
     <row r="283" s="2" customFormat="1">
       <c r="A283" s="2" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="I283" s="2"/>
     </row>
     <row r="284" s="3" customFormat="1">
       <c r="A284" s="3" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F284" s="3"/>
       <c r="G284" s="3"/>
       <c r="H284" s="4" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="I284" s="3"/>
     </row>
     <row r="285" s="2" customFormat="1">
       <c r="A285" s="2" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="I285" s="2"/>
     </row>
     <row r="286" s="3" customFormat="1">
       <c r="A286" s="3" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F286" s="3"/>
       <c r="G286" s="3"/>
       <c r="H286" s="4" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I286" s="3"/>
     </row>
     <row r="287" s="2" customFormat="1">
       <c r="A287" s="2" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="I287" s="2"/>
     </row>
     <row r="288" s="3" customFormat="1">
       <c r="A288" s="3" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="H288" s="4" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="I288" s="3"/>
     </row>
     <row r="289" s="2" customFormat="1">
       <c r="A289" s="2" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="I289" s="2"/>
     </row>
     <row r="290" s="3" customFormat="1">
       <c r="A290" s="3" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="F290" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="H290" s="4" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="I290" s="3"/>
     </row>
     <row r="291" s="2" customFormat="1">
       <c r="A291" s="2" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1055</v>
+        <v>661</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="I291" s="2"/>
     </row>
     <row r="292" s="3" customFormat="1">
       <c r="A292" s="3" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="F292" s="3" t="s">
-        <v>1055</v>
+        <v>1131</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="H292" s="4" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="I292" s="3"/>
     </row>
     <row r="293" s="2" customFormat="1">
       <c r="A293" s="2" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="I293" s="2"/>
     </row>
     <row r="294" s="3" customFormat="1">
       <c r="A294" s="3" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="F294" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G294" s="3" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="H294" s="4" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="I294" s="3"/>
     </row>
     <row r="295" s="2" customFormat="1">
       <c r="A295" s="2" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F295" s="2"/>
       <c r="G295" s="2"/>
       <c r="H295" s="5" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="I295" s="2"/>
     </row>
     <row r="296" s="3" customFormat="1">
       <c r="A296" s="3" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G296" s="3" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="H296" s="4" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="I296" s="3"/>
     </row>
     <row r="297" s="2" customFormat="1">
       <c r="A297" s="2" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="F297" s="2"/>
       <c r="G297" s="2"/>
       <c r="H297" s="5" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="I297" s="2"/>
     </row>
     <row r="298" s="3" customFormat="1">
       <c r="A298" s="3" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="F298" s="3"/>
       <c r="G298" s="3"/>
       <c r="H298" s="4" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="I298" s="3"/>
     </row>
     <row r="299" s="2" customFormat="1">
       <c r="A299" s="2" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F299" s="2"/>
       <c r="G299" s="2"/>
       <c r="H299" s="5" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="I299" s="2"/>
     </row>
     <row r="300" s="3" customFormat="1">
       <c r="A300" s="3" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H300" s="4" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="I300" s="3"/>
     </row>
     <row r="301" s="2" customFormat="1">
       <c r="A301" s="2" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="I301" s="2"/>
     </row>
     <row r="302" s="3" customFormat="1">
       <c r="A302" s="3" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="H302" s="4" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="I302" s="3"/>
     </row>
     <row r="303" s="2" customFormat="1">
       <c r="A303" s="2" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>1167</v>
+        <v>93</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="F303" s="2"/>
       <c r="G303" s="2"/>
       <c r="H303" s="5" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="I303" s="2"/>
     </row>
     <row r="304" s="3" customFormat="1">
       <c r="A304" s="3" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>86</v>
+        <v>960</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F304" s="3"/>
       <c r="G304" s="3"/>
       <c r="H304" s="4" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="I304" s="3"/>
     </row>
     <row r="305" s="2" customFormat="1">
       <c r="A305" s="2" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>958</v>
+        <v>1174</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>26</v>
+        <v>1175</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="F305" s="2"/>
       <c r="G305" s="2"/>
       <c r="H305" s="5" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="I305" s="2"/>
     </row>
     <row r="306" s="3" customFormat="1">
       <c r="A306" s="3" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>56</v>
+        <v>337</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>1175</v>
+        <v>338</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G306" s="3"/>
+        <v>122</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>1179</v>
+      </c>
       <c r="H306" s="4" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="I306" s="3"/>
     </row>
     <row r="307" s="2" customFormat="1">
       <c r="A307" s="2" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>1178</v>
+        <v>130</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>329</v>
+        <v>131</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="F307" s="2"/>
+      <c r="G307" s="2"/>
       <c r="H307" s="5" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="I307" s="2"/>
     </row>
     <row r="308" s="3" customFormat="1">
       <c r="A308" s="3" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>122</v>
+        <v>453</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>123</v>
+        <v>163</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="G308" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>875</v>
+      </c>
       <c r="H308" s="4" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="I308" s="3"/>
     </row>
     <row r="309" s="2" customFormat="1">
       <c r="A309" s="2" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F309" s="2"/>
+      <c r="G309" s="2"/>
       <c r="H309" s="5" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="I309" s="2"/>
     </row>
     <row r="310" s="3" customFormat="1">
       <c r="A310" s="3" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>443</v>
+        <v>1188</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>436</v>
+        <v>20</v>
       </c>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="4" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="I310" s="3"/>
     </row>
     <row r="311" s="2" customFormat="1">
       <c r="A311" s="2" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>1188</v>
+        <v>179</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G311" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>1191</v>
+      </c>
       <c r="H311" s="5" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="I311" s="2"/>
     </row>
     <row r="312" s="3" customFormat="1">
       <c r="A312" s="3" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>172</v>
+        <v>296</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>156</v>
+        <v>297</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="F312" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="H312" s="4" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="I312" s="3"/>
     </row>
     <row r="313" s="2" customFormat="1">
       <c r="A313" s="2" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>288</v>
+        <v>1166</v>
       </c>
       <c r="C313" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D313" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D313" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313" s="2" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F313" s="2"/>
+      <c r="G313" s="2"/>
       <c r="H313" s="5" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="I313" s="2"/>
     </row>
     <row r="314" s="3" customFormat="1">
       <c r="A314" s="3" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1163</v>
+        <v>1199</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G314" s="3"/>
+        <v>51</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>1200</v>
+      </c>
       <c r="H314" s="4" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="I314" s="3"/>
     </row>
     <row r="315" s="2" customFormat="1">
       <c r="A315" s="2" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="H315" s="5" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="I315" s="2"/>
     </row>
     <row r="316" s="3" customFormat="1">
       <c r="A316" s="3" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>51</v>
+        <v>189</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>52</v>
+        <v>190</v>
       </c>
       <c r="F316" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="H316" s="4" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="I316" s="3"/>
     </row>
     <row r="317" s="2" customFormat="1">
       <c r="A317" s="2" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>182</v>
+        <v>538</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F317" s="2"/>
+      <c r="G317" s="2"/>
       <c r="H317" s="5" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="I317" s="2"/>
     </row>
     <row r="318" s="3" customFormat="1">
       <c r="A318" s="3" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1211</v>
+        <v>170</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>528</v>
+        <v>171</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="F318" s="3"/>
       <c r="G318" s="3"/>
       <c r="H318" s="4" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="I318" s="3"/>
     </row>
     <row r="319" s="2" customFormat="1">
       <c r="A319" s="2" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>163</v>
+        <v>1216</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="F319" s="2"/>
       <c r="G319" s="2"/>
       <c r="H319" s="5" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="I319" s="2"/>
     </row>
     <row r="320" s="3" customFormat="1">
       <c r="A320" s="3" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>57</v>
+        <v>363</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G320" s="3"/>
+        <v>51</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>1220</v>
+      </c>
       <c r="H320" s="4" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="I320" s="3"/>
     </row>
     <row r="321" s="2" customFormat="1">
       <c r="A321" s="2" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>1224</v>
+      </c>
+      <c r="D321" s="2"/>
       <c r="E321" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F321" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F321" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G321" s="2" t="s">
-        <v>1220</v>
+        <v>1120</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="I321" s="2"/>
     </row>
     <row r="322" s="3" customFormat="1">
       <c r="A322" s="3" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1223</v>
+        <v>314</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="D322" s="3"/>
+        <v>10</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>315</v>
+      </c>
       <c r="E322" s="3" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
       <c r="H322" s="4" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="I322" s="3"/>
     </row>
     <row r="323" s="2" customFormat="1">
       <c r="A323" s="2" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>306</v>
+        <v>1229</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>307</v>
+        <v>19</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="F323" s="2"/>
       <c r="G323" s="2"/>
       <c r="H323" s="5" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="I323" s="2"/>
     </row>
     <row r="324" s="3" customFormat="1">
       <c r="A324" s="3" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>26</v>
+        <v>1233</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G324" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>1234</v>
+      </c>
       <c r="H324" s="4" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="I324" s="3"/>
     </row>
     <row r="325" s="2" customFormat="1">
       <c r="A325" s="2" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>1232</v>
+        <v>895</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>1233</v>
+        <v>896</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>97</v>
+        <v>156</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G325" s="2" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="I325" s="2"/>
     </row>
     <row r="326" s="3" customFormat="1">
       <c r="A326" s="3" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>888</v>
+        <v>1240</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>889</v>
+        <v>196</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F326" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G326" s="3" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="H326" s="4" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="I326" s="3"/>
     </row>
     <row r="327" s="2" customFormat="1">
       <c r="A327" s="2" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>188</v>
+        <v>80</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>189</v>
+        <v>1245</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="F327" s="2"/>
+      <c r="G327" s="2"/>
       <c r="H327" s="5" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="I327" s="2"/>
     </row>
     <row r="328" s="3" customFormat="1">
       <c r="A328" s="3" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>73</v>
+        <v>301</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>1245</v>
+        <v>189</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="G328" s="3"/>
+        <v>190</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>1249</v>
+      </c>
       <c r="H328" s="4" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="I328" s="3"/>
     </row>
     <row r="329" s="2" customFormat="1">
       <c r="A329" s="2" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>293</v>
+        <v>62</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>182</v>
+        <v>63</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F329" s="2"/>
+      <c r="G329" s="2"/>
       <c r="H329" s="5" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="I329" s="2"/>
     </row>
     <row r="330" s="3" customFormat="1">
       <c r="A330" s="3" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="E330" s="3" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F330" s="3"/>
       <c r="G330" s="3"/>
       <c r="H330" s="4" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="I330" s="3"/>
     </row>
     <row r="331" s="2" customFormat="1">
       <c r="A331" s="2" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>181</v>
+        <v>37</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G331" s="2"/>
+        <v>75</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>1259</v>
+      </c>
       <c r="H331" s="5" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="I331" s="2"/>
     </row>
     <row r="332" s="3" customFormat="1">
       <c r="A332" s="3" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1258</v>
+        <v>903</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>164</v>
+        <v>904</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>69</v>
+        <v>691</v>
       </c>
       <c r="F332" s="3" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="H332" s="4" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="I332" s="3"/>
     </row>
     <row r="333" s="2" customFormat="1">
       <c r="A333" s="2" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>896</v>
+        <v>1265</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>897</v>
+        <v>196</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>682</v>
+        <v>197</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G333" s="2" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="I333" s="2"/>
     </row>
     <row r="334" s="3" customFormat="1">
       <c r="A334" s="3" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="F334" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="H334" s="4" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="I334" s="3"/>
     </row>
     <row r="335" s="2" customFormat="1">
       <c r="A335" s="2" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>1269</v>
+        <v>61</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F335" s="2"/>
+      <c r="G335" s="2"/>
       <c r="H335" s="5" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="I335" s="2"/>
     </row>
     <row r="336" s="3" customFormat="1">
       <c r="A336" s="3" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>55</v>
+        <v>1119</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>57</v>
+        <v>1015</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>58</v>
+        <v>691</v>
       </c>
       <c r="F336" s="3"/>
       <c r="G336" s="3"/>
       <c r="H336" s="4" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="I336" s="3"/>
     </row>
     <row r="337" s="2" customFormat="1">
       <c r="A337" s="2" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>1117</v>
+        <v>1277</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>1011</v>
+        <v>19</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-      <c r="G337" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>1278</v>
+      </c>
       <c r="H337" s="5" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="I337" s="2"/>
     </row>
     <row r="338" s="3" customFormat="1">
       <c r="A338" s="3" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>25</v>
+        <v>1282</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>26</v>
+        <v>1283</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F338" s="3"/>
+      <c r="G338" s="3"/>
       <c r="H338" s="4" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="I338" s="3"/>
     </row>
     <row r="339" s="2" customFormat="1">
       <c r="A339" s="2" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>1281</v>
+        <v>1010</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>1282</v>
+        <v>10</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>1283</v>
+        <v>1011</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G339" s="2"/>
+        <v>691</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>1287</v>
+      </c>
       <c r="H339" s="5" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="I339" s="2"/>
     </row>
     <row r="340" s="3" customFormat="1">
       <c r="A340" s="3" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1006</v>
+        <v>1290</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>1007</v>
+        <v>95</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3"/>
       <c r="H340" s="4" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="I340" s="3"/>
     </row>
     <row r="341" s="2" customFormat="1">
       <c r="A341" s="2" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="B341" s="2" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>88</v>
+        <v>1175</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G341" s="2" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="I341" s="2"/>
     </row>
     <row r="342" s="3" customFormat="1">
       <c r="A342" s="3" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1293</v>
+        <v>1014</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>1175</v>
+        <v>1015</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>58</v>
+        <v>691</v>
       </c>
       <c r="F342" s="3" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="G342" s="3" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="H342" s="4" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="I342" s="3"/>
     </row>
     <row r="343" s="2" customFormat="1">
       <c r="A343" s="2" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="B343" s="2" t="s">
-        <v>1010</v>
+        <v>1300</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>1011</v>
+        <v>19</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>682</v>
+        <v>33</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G343" s="2" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="I343" s="2"/>
     </row>
     <row r="344" s="3" customFormat="1">
       <c r="A344" s="3" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>25</v>
+        <v>501</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>26</v>
+        <v>502</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>27</v>
+        <v>353</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="G344" s="3" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="H344" s="4" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="I344" s="3"/>
     </row>
     <row r="345" s="2" customFormat="1">
       <c r="A345" s="2" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="B345" s="2" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>490</v>
+        <v>101</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>491</v>
+        <v>163</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>344</v>
+        <v>446</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="G345" s="2" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="H345" s="5" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="I345" s="2"/>
     </row>
     <row r="346" s="3" customFormat="1">
       <c r="A346" s="3" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1308</v>
+        <v>346</v>
       </c>
       <c r="C346" s="3" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D346" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E346" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="E346" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F346" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G346" s="3" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="H346" s="4" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="I346" s="3"/>
     </row>
     <row r="347" s="2" customFormat="1">
       <c r="A347" s="2" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="B347" s="2" t="s">
-        <v>337</v>
+        <v>1315</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G347" s="2" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="H347" s="5" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="I347" s="2"/>
     </row>
     <row r="348" s="3" customFormat="1">
       <c r="A348" s="3" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>1315</v>
+        <v>9</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F348" s="3"/>
+      <c r="G348" s="3"/>
       <c r="H348" s="4" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="I348" s="3"/>
     </row>
     <row r="349" s="2" customFormat="1">
       <c r="A349" s="2" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>9</v>
+        <v>874</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G349" s="2"/>
+        <v>446</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G349" s="2" t="s">
+        <v>1321</v>
+      </c>
       <c r="H349" s="5" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="I349" s="2"/>
     </row>
     <row r="350" s="3" customFormat="1">
       <c r="A350" s="3" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="C350" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E350" s="3" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F350" s="3" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="G350" s="3" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="H350" s="4" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="I350" s="3"/>
     </row>
     <row r="351" s="2" customFormat="1">
       <c r="A351" s="2" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="B351" s="2" t="s">
-        <v>867</v>
+        <v>960</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F351" s="2"/>
+      <c r="G351" s="2"/>
       <c r="H351" s="5" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="I351" s="2"/>
     </row>
     <row r="352" s="3" customFormat="1">
       <c r="A352" s="3" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>958</v>
+        <v>1014</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>26</v>
+        <v>1015</v>
       </c>
       <c r="E352" s="3" t="s">
-        <v>152</v>
+        <v>691</v>
       </c>
       <c r="F352" s="3"/>
       <c r="G352" s="3"/>
       <c r="H352" s="4" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="I352" s="3"/>
     </row>
     <row r="353" s="2" customFormat="1">
       <c r="A353" s="2" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>1010</v>
+        <v>466</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>1011</v>
+        <v>121</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>682</v>
+        <v>122</v>
       </c>
       <c r="F353" s="2"/>
       <c r="G353" s="2"/>
       <c r="H353" s="5" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="I353" s="2"/>
     </row>
     <row r="354" s="3" customFormat="1">
       <c r="A354" s="3" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>455</v>
+        <v>1333</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>113</v>
+        <v>154</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="G354" s="3"/>
+        <v>156</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G354" s="3" t="s">
+        <v>1334</v>
+      </c>
       <c r="H354" s="4" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="I354" s="3"/>
     </row>
     <row r="355" s="2" customFormat="1">
       <c r="A355" s="2" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="B355" s="2" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>146</v>
+        <v>221</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>147</v>
+        <v>1338</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G355" s="2" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="H355" s="5" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="I355" s="2"/>
     </row>
     <row r="356" s="3" customFormat="1">
       <c r="A356" s="3" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>214</v>
+        <v>101</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
       <c r="H356" s="4" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="I356" s="3"/>
     </row>
     <row r="357" s="2" customFormat="1">
       <c r="A357" s="2" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="B357" s="2" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>1343</v>
+        <v>363</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="G357" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G357" s="2" t="s">
+        <v>1347</v>
+      </c>
       <c r="H357" s="5" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="I357" s="2"/>
     </row>
     <row r="358" s="3" customFormat="1">
       <c r="A358" s="3" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>1346</v>
+        <v>453</v>
       </c>
       <c r="C358" s="3" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>354</v>
+        <v>163</v>
       </c>
       <c r="E358" s="3" t="s">
-        <v>165</v>
+        <v>532</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="3" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="H358" s="4" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="I358" s="3"/>
     </row>
     <row r="359" s="2" customFormat="1">
       <c r="A359" s="2" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="B359" s="2" t="s">
-        <v>443</v>
+        <v>1353</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>522</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F359" s="2"/>
+      <c r="G359" s="2"/>
       <c r="H359" s="5" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="I359" s="2"/>
     </row>
     <row r="360" s="3" customFormat="1">
       <c r="A360" s="3" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>1353</v>
+        <v>453</v>
       </c>
       <c r="C360" s="3" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>57</v>
+        <v>163</v>
       </c>
       <c r="E360" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G360" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>1356</v>
+      </c>
       <c r="H360" s="4" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="I360" s="3"/>
     </row>
     <row r="361" s="2" customFormat="1">
       <c r="A361" s="2" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B361" s="2" t="s">
-        <v>443</v>
+        <v>1359</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D361" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E361" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E361" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F361" s="2"/>
+      <c r="G361" s="2"/>
       <c r="H361" s="5" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="I361" s="2"/>
     </row>
     <row r="362" s="3" customFormat="1">
       <c r="A362" s="3" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>1359</v>
+        <v>100</v>
       </c>
       <c r="C362" s="3" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>205</v>
+        <v>102</v>
       </c>
       <c r="E362" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="G362" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G362" s="3" t="s">
+        <v>1362</v>
+      </c>
       <c r="H362" s="4" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="I362" s="3"/>
     </row>
     <row r="363" s="2" customFormat="1">
       <c r="A363" s="2" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="B363" s="2" t="s">
-        <v>94</v>
+        <v>1365</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G363" s="2" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="H363" s="5" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="I363" s="2"/>
     </row>
     <row r="364" s="3" customFormat="1">
       <c r="A364" s="3" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>1365</v>
+        <v>632</v>
       </c>
       <c r="C364" s="3" t="s">
-        <v>18</v>
+        <v>337</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>19</v>
+        <v>338</v>
       </c>
       <c r="E364" s="3" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="F364" s="3" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G364" s="3" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="H364" s="4" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="I364" s="3"/>
     </row>
     <row r="365" s="2" customFormat="1">
       <c r="A365" s="2" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="B365" s="2" t="s">
-        <v>625</v>
+        <v>1372</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>328</v>
+        <v>26</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F365" s="2"/>
+      <c r="G365" s="2"/>
       <c r="H365" s="5" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="I365" s="2"/>
     </row>
     <row r="366" s="3" customFormat="1">
       <c r="A366" s="3" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C366" s="3" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E366" s="3" t="s">
-        <v>20</v>
+        <v>237</v>
       </c>
       <c r="F366" s="3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G366" s="3" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="H366" s="4" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="I366" s="3"/>
     </row>
     <row r="367" s="2" customFormat="1">
       <c r="A367" s="2" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="B367" s="2" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G367" s="2" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="H367" s="5" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="I367" s="2"/>
     </row>
     <row r="368" s="3" customFormat="1">
       <c r="A368" s="3" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>1380</v>
+        <v>93</v>
       </c>
       <c r="C368" s="3" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>189</v>
+        <v>95</v>
       </c>
       <c r="E368" s="3" t="s">
-        <v>190</v>
+        <v>75</v>
       </c>
       <c r="F368" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G368" s="3" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="H368" s="4" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="I368" s="3"/>
     </row>
     <row r="369" s="2" customFormat="1">
       <c r="A369" s="2" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B369" s="2" t="s">
-        <v>86</v>
+        <v>674</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G369" s="2" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="H369" s="5" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="I369" s="2"/>
     </row>
     <row r="370" s="3" customFormat="1">
       <c r="A370" s="3" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>665</v>
+        <v>1389</v>
       </c>
       <c r="C370" s="3" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="E370" s="3" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
       <c r="H370" s="4" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="I370" s="3"/>
     </row>
     <row r="371" s="2" customFormat="1">
       <c r="A371" s="2" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B371" s="2" t="s">
-        <v>1390</v>
+        <v>274</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>113</v>
+        <v>195</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>114</v>
+        <v>196</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>115</v>
+        <v>197</v>
       </c>
       <c r="F371" s="2"/>
       <c r="G371" s="2"/>
       <c r="H371" s="5" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="I371" s="2"/>
     </row>
     <row r="372" s="3" customFormat="1">
       <c r="A372" s="3" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E372" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="G372" s="3"/>
+        <v>197</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G372" s="3" t="s">
+        <v>1394</v>
+      </c>
       <c r="H372" s="4" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="I372" s="3"/>
     </row>
     <row r="373" s="2" customFormat="1">
       <c r="A373" s="2" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B373" s="2" t="s">
-        <v>266</v>
+        <v>130</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>188</v>
+        <v>101</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>189</v>
+        <v>131</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>190</v>
+        <v>103</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="G373" s="2" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="I373" s="2"/>
     </row>
     <row r="374" s="3" customFormat="1">
       <c r="A374" s="3" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B374" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E374" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="C374" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F374" s="3" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="G374" s="3" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="H374" s="4" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="I374" s="3"/>
     </row>
     <row r="375" s="2" customFormat="1">
       <c r="A375" s="2" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="B375" s="2" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>328</v>
+        <v>546</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>114</v>
+        <v>1405</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="F375" s="2"/>
+      <c r="G375" s="2"/>
       <c r="H375" s="5" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="I375" s="2"/>
     </row>
     <row r="376" s="3" customFormat="1">
       <c r="A376" s="3" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="C376" s="3" t="s">
-        <v>536</v>
+        <v>188</v>
       </c>
       <c r="D376" s="3" t="s">
-        <v>1406</v>
+        <v>19</v>
       </c>
       <c r="E376" s="3" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="G376" s="3"/>
+        <v>20</v>
+      </c>
+      <c r="F376" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G376" s="3" t="s">
+        <v>1409</v>
+      </c>
       <c r="H376" s="4" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="I376" s="3"/>
     </row>
     <row r="377" s="2" customFormat="1">
       <c r="A377" s="2" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="B377" s="2" t="s">
-        <v>1409</v>
+        <v>903</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>26</v>
+        <v>904</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>152</v>
+        <v>691</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G377" s="2" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="I377" s="2"/>
     </row>
     <row r="378" s="3" customFormat="1">
       <c r="A378" s="3" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>896</v>
+        <v>1415</v>
       </c>
       <c r="C378" s="3" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D378" s="3" t="s">
-        <v>897</v>
+        <v>163</v>
       </c>
       <c r="E378" s="3" t="s">
-        <v>682</v>
+        <v>446</v>
       </c>
       <c r="F378" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G378" s="3" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="H378" s="4" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="I378" s="3"/>
     </row>
     <row r="379" s="2" customFormat="1">
       <c r="A379" s="2" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B379" s="2" t="s">
-        <v>1416</v>
+        <v>93</v>
       </c>
       <c r="C379" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D379" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D379" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E379" s="2" t="s">
-        <v>436</v>
+        <v>96</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G379" s="2" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="I379" s="2"/>
     </row>
     <row r="380" s="3" customFormat="1">
       <c r="A380" s="3" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>86</v>
+        <v>1422</v>
       </c>
       <c r="C380" s="3" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D380" s="3" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="E380" s="3" t="s">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="F380" s="3" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="G380" s="3" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="H380" s="4" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="I380" s="3"/>
     </row>
     <row r="381" s="2" customFormat="1">
       <c r="A381" s="2" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="B381" s="2" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>32</v>
+        <v>297</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G381" s="2" t="s">
-        <v>1424</v>
+        <v>454</v>
       </c>
       <c r="H381" s="5" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="I381" s="2"/>
     </row>
     <row r="382" s="3" customFormat="1">
       <c r="A382" s="3" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="C382" s="3" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="D382" s="3" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="E382" s="3" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F382" s="3"/>
+      <c r="G382" s="3"/>
       <c r="H382" s="4" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="I382" s="3"/>
     </row>
     <row r="383" s="2" customFormat="1">
       <c r="A383" s="2" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B383" s="2" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>27</v>
+        <v>1087</v>
       </c>
       <c r="F383" s="2"/>
       <c r="G383" s="2"/>
       <c r="H383" s="5" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="I383" s="2"/>
     </row>
     <row r="384" s="3" customFormat="1">
       <c r="A384" s="3" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>181</v>
+        <v>1050</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>26</v>
+        <v>1051</v>
       </c>
       <c r="E384" s="3" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="G384" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F384" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G384" s="3" t="s">
+        <v>1437</v>
+      </c>
       <c r="H384" s="4" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="I384" s="3"/>
     </row>
     <row r="385" s="2" customFormat="1">
       <c r="A385" s="2" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B385" s="2" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>1046</v>
+        <v>546</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>1047</v>
+        <v>547</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>436</v>
+        <v>223</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1437</v>
+        <v>21</v>
       </c>
       <c r="G385" s="2" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="H385" s="5" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="I385" s="2"/>
     </row>
     <row r="386" s="3" customFormat="1">
       <c r="A386" s="3" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>1441</v>
+        <v>93</v>
       </c>
       <c r="C386" s="3" t="s">
-        <v>536</v>
+        <v>94</v>
       </c>
       <c r="D386" s="3" t="s">
-        <v>537</v>
+        <v>95</v>
       </c>
       <c r="E386" s="3" t="s">
-        <v>216</v>
+        <v>96</v>
       </c>
       <c r="F386" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G386" s="3" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="H386" s="4" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="I386" s="3"/>
     </row>
     <row r="387" s="2" customFormat="1">
       <c r="A387" s="2" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B387" s="2" t="s">
-        <v>86</v>
+        <v>1447</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="F387" s="2"/>
+      <c r="G387" s="2"/>
       <c r="H387" s="5" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="I387" s="2"/>
     </row>
     <row r="388" s="3" customFormat="1">
       <c r="A388" s="3" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B388" s="3" t="s">
-        <v>1448</v>
+        <v>210</v>
       </c>
       <c r="C388" s="3" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="D388" s="3" t="s">
-        <v>44</v>
+        <v>212</v>
       </c>
       <c r="E388" s="3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="G388" s="3"/>
+        <v>156</v>
+      </c>
+      <c r="F388" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="G388" s="3" t="s">
+        <v>1450</v>
+      </c>
       <c r="H388" s="4" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="I388" s="3"/>
     </row>
     <row r="389" s="2" customFormat="1">
       <c r="A389" s="2" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="B389" s="2" t="s">
-        <v>203</v>
+        <v>1453</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>204</v>
+        <v>301</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>205</v>
+        <v>1454</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G389" s="2" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="H389" s="5" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="I389" s="2"/>
     </row>
     <row r="390" s="3" customFormat="1">
       <c r="A390" s="3" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="C390" s="3" t="s">
-        <v>293</v>
+        <v>101</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>1455</v>
+        <v>163</v>
       </c>
       <c r="E390" s="3" t="s">
-        <v>183</v>
+        <v>446</v>
       </c>
       <c r="F390" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G390" s="3" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="H390" s="4" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="I390" s="3"/>
     </row>
     <row r="391" s="2" customFormat="1">
       <c r="A391" s="2" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B391" s="2" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>95</v>
+        <v>1050</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>156</v>
+        <v>1463</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G391" s="2" t="s">
-        <v>1460</v>
+        <v>885</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="I391" s="2"/>
     </row>
     <row r="392" s="3" customFormat="1">
       <c r="A392" s="3" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B392" s="3" t="s">
-        <v>1463</v>
+        <v>579</v>
       </c>
       <c r="C392" s="3" t="s">
-        <v>1046</v>
+        <v>120</v>
       </c>
       <c r="D392" s="3" t="s">
-        <v>1464</v>
+        <v>121</v>
       </c>
       <c r="E392" s="3" t="s">
-        <v>436</v>
+        <v>122</v>
       </c>
       <c r="F392" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G392" s="3" t="s">
-        <v>878</v>
+        <v>1466</v>
       </c>
       <c r="H392" s="4" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="I392" s="3"/>
     </row>
     <row r="393" s="2" customFormat="1">
       <c r="A393" s="2" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B393" s="2" t="s">
-        <v>569</v>
+        <v>1469</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>113</v>
+        <v>37</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>114</v>
+        <v>171</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>115</v>
+        <v>237</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G393" s="2" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="H393" s="5" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="I393" s="2"/>
     </row>
     <row r="394" s="3" customFormat="1">
       <c r="A394" s="3" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>1470</v>
+        <v>374</v>
       </c>
       <c r="C394" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D394" s="3" t="s">
-        <v>164</v>
+        <v>57</v>
       </c>
       <c r="E394" s="3" t="s">
-        <v>230</v>
+        <v>58</v>
       </c>
       <c r="F394" s="3" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G394" s="3" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="H394" s="4" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="I394" s="3"/>
     </row>
     <row r="395" s="2" customFormat="1">
       <c r="A395" s="2" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B395" s="2" t="s">
-        <v>365</v>
+        <v>1476</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>13</v>
+        <v>408</v>
       </c>
       <c r="G395" s="2" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="I395" s="2"/>
     </row>
     <row r="396" s="3" customFormat="1">
       <c r="A396" s="3" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>1477</v>
+        <v>1379</v>
       </c>
       <c r="C396" s="3" t="s">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="D396" s="3" t="s">
-        <v>51</v>
+        <v>196</v>
       </c>
       <c r="E396" s="3" t="s">
-        <v>52</v>
+        <v>197</v>
       </c>
       <c r="F396" s="3" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G396" s="3" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="H396" s="4" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="I396" s="3"/>
     </row>
     <row r="397" s="2" customFormat="1">
       <c r="A397" s="2" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B397" s="2" t="s">
-        <v>1380</v>
+        <v>1483</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>188</v>
+        <v>154</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>189</v>
+        <v>155</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>190</v>
+        <v>12</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G397" s="2" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="H397" s="5" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="I397" s="2"/>
     </row>
     <row r="398" s="3" customFormat="1">
       <c r="A398" s="3" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="B398" s="3" t="s">
-        <v>1484</v>
+        <v>274</v>
       </c>
       <c r="C398" s="3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="D398" s="3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="E398" s="3" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="F398" s="3"/>
+      <c r="G398" s="3"/>
       <c r="H398" s="4" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="I398" s="3"/>
     </row>
     <row r="399" s="2" customFormat="1">
       <c r="A399" s="2" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B399" s="2" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>189</v>
+        <v>95</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="G399" s="2"/>
+        <v>96</v>
+      </c>
+      <c r="F399" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G399" s="2" t="s">
+        <v>1489</v>
+      </c>
       <c r="H399" s="5" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="I399" s="2"/>
     </row>
     <row r="400" s="3" customFormat="1">
       <c r="A400" s="3" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>224</v>
+        <v>730</v>
       </c>
       <c r="C400" s="3" t="s">
-        <v>87</v>
+        <v>337</v>
       </c>
       <c r="D400" s="3" t="s">
-        <v>88</v>
+        <v>338</v>
       </c>
       <c r="E400" s="3" t="s">
-        <v>89</v>
+        <v>413</v>
       </c>
       <c r="F400" s="3" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G400" s="3" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="H400" s="4" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="I400" s="3"/>
     </row>
     <row r="401" s="2" customFormat="1">
       <c r="A401" s="2" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B401" s="2" t="s">
-        <v>722</v>
+        <v>1495</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>329</v>
+        <v>538</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>403</v>
+        <v>156</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G401" s="2" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="H401" s="5" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="I401" s="2"/>
     </row>
     <row r="402" s="3" customFormat="1">
       <c r="A402" s="3" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="B402" s="3" t="s">
-        <v>1496</v>
+        <v>25</v>
       </c>
       <c r="C402" s="3" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
       <c r="D402" s="3" t="s">
-        <v>528</v>
+        <v>27</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="F402" s="3" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G402" s="3" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="H402" s="4" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="I402" s="3"/>
     </row>
     <row r="403" s="2" customFormat="1">
       <c r="A403" s="2" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B403" s="2" t="s">
-        <v>17</v>
+        <v>582</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>19</v>
+        <v>502</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G403" s="2" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="I403" s="2"/>
     </row>
     <row r="404" s="3" customFormat="1">
       <c r="A404" s="3" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>573</v>
+        <v>1505</v>
       </c>
       <c r="C404" s="3" t="s">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="D404" s="3" t="s">
-        <v>491</v>
+        <v>338</v>
       </c>
       <c r="E404" s="3" t="s">
-        <v>344</v>
+        <v>413</v>
       </c>
       <c r="F404" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G404" s="3" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="H404" s="4" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="I404" s="3"/>
     </row>
     <row r="405" s="2" customFormat="1">
       <c r="A405" s="2" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B405" s="2" t="s">
-        <v>1506</v>
+        <v>25</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>328</v>
+        <v>26</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>403</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F405" s="2"/>
+      <c r="G405" s="2"/>
       <c r="H405" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="I405" s="2"/>
     </row>
     <row r="406" s="3" customFormat="1">
       <c r="A406" s="3" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>17</v>
+        <v>1511</v>
       </c>
       <c r="C406" s="3" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D406" s="3" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="E406" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="G406" s="3"/>
+        <v>96</v>
+      </c>
+      <c r="F406" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G406" s="3" t="s">
+        <v>668</v>
+      </c>
       <c r="H406" s="4" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="I406" s="3"/>
     </row>
     <row r="407" s="2" customFormat="1">
       <c r="A407" s="2" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B407" s="2" t="s">
-        <v>1512</v>
+        <v>918</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>87</v>
+        <v>378</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>88</v>
+        <v>379</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F407" s="2"/>
+      <c r="G407" s="2"/>
       <c r="H407" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="I407" s="2"/>
     </row>
     <row r="408" s="3" customFormat="1">
       <c r="A408" s="3" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B408" s="3" t="s">
-        <v>911</v>
+        <v>960</v>
       </c>
       <c r="C408" s="3" t="s">
-        <v>369</v>
+        <v>18</v>
       </c>
       <c r="D408" s="3" t="s">
-        <v>370</v>
+        <v>19</v>
       </c>
       <c r="E408" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F408" s="3"/>
-      <c r="G408" s="3"/>
+      <c r="F408" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G408" s="3" t="s">
+        <v>1516</v>
+      </c>
       <c r="H408" s="4" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="I408" s="3"/>
     </row>
     <row r="409" s="2" customFormat="1">
       <c r="A409" s="2" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B409" s="2" t="s">
-        <v>958</v>
+        <v>170</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G409" s="2" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="I409" s="2"/>
     </row>
     <row r="410" s="3" customFormat="1">
       <c r="A410" s="3" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B410" s="3" t="s">
-        <v>163</v>
+        <v>1522</v>
       </c>
       <c r="C410" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D410" s="3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E410" s="3" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="F410" s="3" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G410" s="3" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="H410" s="4" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="I410" s="3"/>
     </row>
     <row r="411" s="2" customFormat="1">
       <c r="A411" s="2" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="B411" s="2" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>69</v>
+        <v>237</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>76</v>
+        <v>426</v>
       </c>
       <c r="G411" s="2" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="H411" s="5" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="I411" s="2"/>
     </row>
     <row r="412" s="3" customFormat="1">
       <c r="A412" s="3" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>1527</v>
+        <v>278</v>
       </c>
       <c r="C412" s="3" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="D412" s="3" t="s">
-        <v>164</v>
+        <v>280</v>
       </c>
       <c r="E412" s="3" t="s">
-        <v>230</v>
+        <v>353</v>
       </c>
       <c r="F412" s="3" t="s">
-        <v>416</v>
+        <v>40</v>
       </c>
       <c r="G412" s="3" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="H412" s="4" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="I412" s="3"/>
     </row>
     <row r="413" s="2" customFormat="1">
       <c r="A413" s="2" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B413" s="2" t="s">
-        <v>270</v>
+        <v>1166</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>271</v>
+        <v>94</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>272</v>
+        <v>95</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>344</v>
+        <v>96</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G413" s="2" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="H413" s="5" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="I413" s="2"/>
     </row>
     <row r="414" s="3" customFormat="1">
       <c r="A414" s="3" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="B414" s="3" t="s">
-        <v>1163</v>
+        <v>555</v>
       </c>
       <c r="C414" s="3" t="s">
-        <v>87</v>
+        <v>279</v>
       </c>
       <c r="D414" s="3" t="s">
-        <v>88</v>
+        <v>527</v>
       </c>
       <c r="E414" s="3" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F414" s="3"/>
+      <c r="G414" s="3"/>
       <c r="H414" s="4" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="I414" s="3"/>
     </row>
     <row r="415" s="2" customFormat="1">
       <c r="A415" s="2" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B415" s="2" t="s">
-        <v>545</v>
+        <v>1346</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>271</v>
+        <v>37</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>517</v>
+        <v>363</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>344</v>
+        <v>75</v>
       </c>
       <c r="F415" s="2"/>
       <c r="G415" s="2"/>
       <c r="H415" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I415" s="2"/>
     </row>
     <row r="416" s="3" customFormat="1">
       <c r="A416" s="3" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B416" s="3" t="s">
-        <v>1346</v>
+        <v>1540</v>
       </c>
       <c r="C416" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D416" s="3" t="s">
-        <v>354</v>
+        <v>38</v>
       </c>
       <c r="E416" s="3" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="F416" s="3"/>
       <c r="G416" s="3"/>
       <c r="H416" s="4" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="I416" s="3"/>
     </row>
     <row r="417" s="2" customFormat="1">
       <c r="A417" s="2" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B417" s="2" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="G417" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G417" s="2" t="s">
+        <v>1544</v>
+      </c>
       <c r="H417" s="5" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="I417" s="2"/>
     </row>
     <row r="418" s="3" customFormat="1">
       <c r="A418" s="3" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="C418" s="3" t="s">
-        <v>95</v>
+        <v>1050</v>
       </c>
       <c r="D418" s="3" t="s">
-        <v>123</v>
+        <v>1051</v>
       </c>
       <c r="E418" s="3" t="s">
-        <v>97</v>
+        <v>446</v>
       </c>
       <c r="F418" s="3" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G418" s="3" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="H418" s="4" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="I418" s="3"/>
     </row>
     <row r="419" s="2" customFormat="1">
       <c r="A419" s="2" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B419" s="2" t="s">
-        <v>1548</v>
+        <v>32</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>1046</v>
+        <v>18</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>1047</v>
+        <v>19</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F419" s="2"/>
+      <c r="G419" s="2"/>
       <c r="H419" s="5" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="I419" s="2"/>
     </row>
     <row r="420" s="3" customFormat="1">
       <c r="A420" s="3" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C420" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D420" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E420" s="3" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="F420" s="3"/>
       <c r="G420" s="3"/>
       <c r="H420" s="4" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="I420" s="3"/>
     </row>
     <row r="421" s="2" customFormat="1">
       <c r="A421" s="2" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B421" s="2" t="s">
-        <v>9</v>
+        <v>1555</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F421" s="2"/>
       <c r="G421" s="2"/>
       <c r="H421" s="5" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="I421" s="2"/>
     </row>
     <row r="422" s="3" customFormat="1">
       <c r="A422" s="3" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="C422" s="3" t="s">
-        <v>81</v>
+        <v>188</v>
       </c>
       <c r="D422" s="3" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F422" s="3"/>
       <c r="G422" s="3"/>
       <c r="H422" s="4" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="I422" s="3"/>
     </row>
     <row r="423" s="2" customFormat="1">
       <c r="A423" s="2" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B423" s="2" t="s">
-        <v>1559</v>
+        <v>100</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G423" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G423" s="2" t="s">
+        <v>1561</v>
+      </c>
       <c r="H423" s="5" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="I423" s="2"/>
     </row>
     <row r="424" s="3" customFormat="1">
       <c r="A424" s="3" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>94</v>
+        <v>1564</v>
       </c>
       <c r="C424" s="3" t="s">
-        <v>95</v>
+        <v>337</v>
       </c>
       <c r="D424" s="3" t="s">
-        <v>96</v>
+        <v>338</v>
       </c>
       <c r="E424" s="3" t="s">
-        <v>97</v>
+        <v>413</v>
       </c>
       <c r="F424" s="3" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G424" s="3" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="H424" s="4" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="I424" s="3"/>
     </row>
     <row r="425" s="2" customFormat="1">
       <c r="A425" s="2" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B425" s="2" t="s">
-        <v>1565</v>
+        <v>9</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>328</v>
+        <v>10</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>329</v>
+        <v>11</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>403</v>
+        <v>12</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>34</v>
+        <v>1568</v>
       </c>
       <c r="G425" s="2" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="H425" s="5" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="I425" s="2"/>
     </row>
     <row r="426" s="3" customFormat="1">
       <c r="A426" s="3" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>9</v>
+        <v>1572</v>
       </c>
       <c r="C426" s="3" t="s">
-        <v>10</v>
+        <v>501</v>
       </c>
       <c r="D426" s="3" t="s">
-        <v>11</v>
+        <v>502</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>12</v>
+        <v>353</v>
       </c>
       <c r="F426" s="3" t="s">
-        <v>1569</v>
+        <v>40</v>
       </c>
       <c r="G426" s="3" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="H426" s="4" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="I426" s="3"/>
     </row>
     <row r="427" s="2" customFormat="1">
       <c r="A427" s="2" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B427" s="2" t="s">
-        <v>1573</v>
+        <v>100</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>490</v>
+        <v>101</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>491</v>
+        <v>102</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>344</v>
+        <v>103</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G427" s="2" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="H427" s="5" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="I427" s="2"/>
     </row>
     <row r="428" s="3" customFormat="1">
       <c r="A428" s="3" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>94</v>
+        <v>1579</v>
       </c>
       <c r="C428" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D428" s="3" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F428" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G428" s="3" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="H428" s="4" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="I428" s="3"/>
     </row>
     <row r="429" s="2" customFormat="1">
       <c r="A429" s="2" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="B429" s="2" t="s">
-        <v>1580</v>
+        <v>1379</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>123</v>
+        <v>196</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="F429" s="2"/>
+      <c r="G429" s="2"/>
       <c r="H429" s="5" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="I429" s="2"/>
     </row>
     <row r="430" s="3" customFormat="1">
       <c r="A430" s="3" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>1380</v>
+        <v>1585</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D430" s="3" t="s">
-        <v>189</v>
+        <v>1586</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="G430" s="3"/>
+        <v>58</v>
+      </c>
+      <c r="F430" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" s="3" t="s">
+        <v>1587</v>
+      </c>
       <c r="H430" s="4" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="I430" s="3"/>
     </row>
     <row r="431" s="2" customFormat="1">
       <c r="A431" s="2" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="B431" s="2" t="s">
-        <v>1586</v>
+        <v>1353</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>10</v>
+        <v>1224</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>1587</v>
+        <v>63</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G431" s="2" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="H431" s="5" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="I431" s="2"/>
     </row>
     <row r="432" s="3" customFormat="1">
       <c r="A432" s="3" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>1353</v>
+        <v>1593</v>
       </c>
       <c r="C432" s="3" t="s">
-        <v>1224</v>
+        <v>18</v>
       </c>
       <c r="D432" s="3" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F432" s="3"/>
+      <c r="G432" s="3"/>
       <c r="H432" s="4" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="I432" s="3"/>
     </row>
     <row r="433" s="2" customFormat="1">
       <c r="A433" s="2" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B433" s="2" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>25</v>
+        <v>195</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>152</v>
+        <v>197</v>
       </c>
       <c r="F433" s="2"/>
       <c r="G433" s="2"/>
       <c r="H433" s="5" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="I433" s="2"/>
     </row>
     <row r="434" s="3" customFormat="1">
       <c r="A434" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B434" s="3" t="s">
         <v>1596</v>
       </c>
-      <c r="B434" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C434" s="3" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D434" s="3" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E434" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="G434" s="3"/>
+        <v>197</v>
+      </c>
+      <c r="F434" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G434" s="3" t="s">
+        <v>1599</v>
+      </c>
       <c r="H434" s="4" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="I434" s="3"/>
     </row>
     <row r="435" s="2" customFormat="1">
       <c r="A435" s="2" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B435" s="2" t="s">
-        <v>1597</v>
+        <v>314</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>189</v>
+        <v>315</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F435" s="2"/>
+      <c r="G435" s="2"/>
       <c r="H435" s="5" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="I435" s="2"/>
     </row>
     <row r="436" s="3" customFormat="1">
       <c r="A436" s="3" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>306</v>
+        <v>1526</v>
       </c>
       <c r="C436" s="3" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D436" s="3" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="G436" s="3"/>
+        <v>237</v>
+      </c>
+      <c r="F436" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G436" s="3" t="s">
+        <v>1604</v>
+      </c>
       <c r="H436" s="4" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="I436" s="3"/>
     </row>
     <row r="437" s="2" customFormat="1">
       <c r="A437" s="2" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B437" s="2" t="s">
-        <v>1527</v>
+        <v>1607</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>230</v>
+        <v>75</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G437" s="2" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="H437" s="5" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="I437" s="2"/>
     </row>
     <row r="438" s="3" customFormat="1">
       <c r="A438" s="3" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>1608</v>
+        <v>265</v>
       </c>
       <c r="C438" s="3" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="D438" s="3" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
       <c r="E438" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F438" s="3" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G438" s="3" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="H438" s="4" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="I438" s="3"/>
     </row>
     <row r="439" s="2" customFormat="1">
       <c r="A439" s="2" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B439" s="2" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G439" s="2" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="H439" s="5" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="I439" s="2"/>
     </row>
     <row r="440" s="3" customFormat="1">
       <c r="A440" s="3" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B440" s="3" t="s">
-        <v>258</v>
+        <v>1617</v>
       </c>
       <c r="C440" s="3" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D440" s="3" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="E440" s="3" t="s">
-        <v>89</v>
+        <v>446</v>
       </c>
       <c r="F440" s="3" t="s">
-        <v>90</v>
+        <v>1436</v>
       </c>
       <c r="G440" s="3" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="H440" s="4" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="I440" s="3"/>
     </row>
     <row r="441" s="2" customFormat="1">
       <c r="A441" s="2" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="B441" s="2" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="F441" s="2"/>
+      <c r="G441" s="2"/>
       <c r="H441" s="5" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="I441" s="2"/>
     </row>
     <row r="442" s="3" customFormat="1">
       <c r="A442" s="3" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B442" s="3" t="s">
-        <v>1622</v>
+        <v>1119</v>
       </c>
       <c r="C442" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>26</v>
+        <v>1015</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="G442" s="3"/>
+        <v>691</v>
+      </c>
+      <c r="F442" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G442" s="3" t="s">
+        <v>1624</v>
+      </c>
       <c r="H442" s="4" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="I442" s="3"/>
     </row>
     <row r="443" s="2" customFormat="1">
       <c r="A443" s="2" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B443" s="2" t="s">
-        <v>1117</v>
+        <v>1627</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>1011</v>
+        <v>338</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>682</v>
+        <v>413</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G443" s="2" t="s">
-        <v>1625</v>
+        <v>217</v>
       </c>
       <c r="H443" s="5" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="I443" s="2"/>
     </row>
     <row r="444" s="3" customFormat="1">
       <c r="A444" s="3" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>1628</v>
+        <v>1062</v>
       </c>
       <c r="C444" s="3" t="s">
-        <v>328</v>
+        <v>94</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>329</v>
+        <v>628</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="G444" s="3"/>
+        <v>96</v>
+      </c>
+      <c r="F444" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G444" s="3" t="s">
+        <v>1630</v>
+      </c>
       <c r="H444" s="4" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="I444" s="3"/>
     </row>
     <row r="445" s="2" customFormat="1">
       <c r="A445" s="2" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="B445" s="2" t="s">
-        <v>1059</v>
+        <v>1633</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>621</v>
+        <v>163</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="2" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="H445" s="5" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="I445" s="2"/>
     </row>
     <row r="446" s="3" customFormat="1">
       <c r="A446" s="3" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>1634</v>
+        <v>9</v>
       </c>
       <c r="C446" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D446" s="3" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F446" s="3" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G446" s="3" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="H446" s="4" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="I446" s="3"/>
     </row>
     <row r="447" s="2" customFormat="1">
       <c r="A447" s="2" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B447" s="2" t="s">
-        <v>9</v>
+        <v>1593</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F447" s="2"/>
+      <c r="G447" s="2"/>
       <c r="H447" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="I447" s="2"/>
     </row>
     <row r="448" s="3" customFormat="1">
       <c r="A448" s="3" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>1594</v>
+        <v>126</v>
       </c>
       <c r="C448" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D448" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E448" s="3" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="F448" s="3"/>
       <c r="G448" s="3"/>
       <c r="H448" s="4" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="I448" s="3"/>
     </row>
     <row r="449" s="2" customFormat="1">
       <c r="A449" s="2" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>119</v>
+        <v>9</v>
       </c>
       <c r="C449" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D449" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F449" s="2"/>
       <c r="G449" s="2"/>
       <c r="H449" s="5" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="I449" s="2"/>
     </row>
     <row r="450" s="3" customFormat="1">
       <c r="A450" s="3" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C450" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D450" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E450" s="3" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G450" s="3"/>
+        <v>71</v>
+      </c>
+      <c r="F450" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G450" s="3" t="s">
+        <v>1646</v>
+      </c>
       <c r="H450" s="4" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="I450" s="3"/>
     </row>
     <row r="451" s="2" customFormat="1">
       <c r="A451" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>9</v>
+        <v>444</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>11</v>
+        <v>445</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>65</v>
+        <v>446</v>
       </c>
       <c r="F451" s="2"/>
       <c r="G451" s="2"/>
       <c r="H451" s="5" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="I451" s="2"/>
     </row>
     <row r="452" s="3" customFormat="1">
       <c r="A452" s="3" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>434</v>
+        <v>9</v>
       </c>
       <c r="C452" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D452" s="3" t="s">
-        <v>435</v>
+        <v>11</v>
       </c>
       <c r="E452" s="3" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="G452" s="3"/>
+        <v>71</v>
+      </c>
+      <c r="F452" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G452" s="3" t="s">
+        <v>1651</v>
+      </c>
       <c r="H452" s="4" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="I452" s="3"/>
     </row>
     <row r="453" s="2" customFormat="1">
       <c r="A453" s="2" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>9</v>
+        <v>1654</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>10</v>
+        <v>301</v>
       </c>
       <c r="D453" s="2" t="s">
-        <v>11</v>
+        <v>1655</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>65</v>
+        <v>190</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G453" s="2" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="H453" s="5" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="I453" s="2"/>
     </row>
     <row r="454" s="3" customFormat="1">
       <c r="A454" s="3" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>1654</v>
+        <v>260</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="D454" s="3" t="s">
-        <v>1655</v>
+        <v>261</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>183</v>
+        <v>39</v>
       </c>
       <c r="F454" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G454" s="3" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="H454" s="4" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="I454" s="3"/>
     </row>
     <row r="455" s="2" customFormat="1">
       <c r="A455" s="2" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>253</v>
+        <v>1662</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>254</v>
+        <v>1663</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G455" s="2" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="H455" s="5" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="I455" s="2"/>
     </row>
     <row r="456" s="3" customFormat="1">
       <c r="A456" s="3" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>1662</v>
+        <v>210</v>
       </c>
       <c r="C456" s="3" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="D456" s="3" t="s">
-        <v>1663</v>
+        <v>212</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="F456" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G456" s="3" t="s">
-        <v>1664</v>
+        <v>1200</v>
       </c>
       <c r="H456" s="4" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="I456" s="3"/>
     </row>
     <row r="457" s="2" customFormat="1">
       <c r="A457" s="2" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>203</v>
+        <v>1669</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>204</v>
+        <v>546</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>205</v>
+        <v>547</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="F457" s="2"/>
+      <c r="G457" s="2"/>
       <c r="H457" s="5" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="I457" s="2"/>
     </row>
     <row r="458" s="3" customFormat="1">
       <c r="A458" s="3" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>536</v>
+        <v>18</v>
       </c>
       <c r="D458" s="3" t="s">
-        <v>537</v>
+        <v>19</v>
       </c>
       <c r="E458" s="3" t="s">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="F458" s="3"/>
       <c r="G458" s="3"/>
       <c r="H458" s="4" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="I458" s="3"/>
     </row>
     <row r="459" s="2" customFormat="1">
       <c r="A459" s="2" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>1672</v>
+        <v>771</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>26</v>
+        <v>121</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G459" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="F459" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G459" s="2" t="s">
+        <v>1675</v>
+      </c>
       <c r="H459" s="5" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="I459" s="2"/>
     </row>
     <row r="460" s="3" customFormat="1">
       <c r="A460" s="3" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>764</v>
+        <v>412</v>
       </c>
       <c r="C460" s="3" t="s">
-        <v>113</v>
+        <v>337</v>
       </c>
       <c r="D460" s="3" t="s">
-        <v>114</v>
+        <v>338</v>
       </c>
       <c r="E460" s="3" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="F460" s="3"/>
+      <c r="G460" s="3"/>
       <c r="H460" s="4" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="I460" s="3"/>
     </row>
     <row r="461" s="2" customFormat="1">
       <c r="A461" s="2" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="B461" s="2" t="s">
-        <v>402</v>
+        <v>130</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>329</v>
+        <v>131</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="G461" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F461" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G461" s="2" t="s">
+        <v>1680</v>
+      </c>
       <c r="H461" s="5" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="I461" s="2"/>
     </row>
     <row r="462" s="3" customFormat="1">
       <c r="A462" s="3" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>122</v>
+        <v>1158</v>
       </c>
       <c r="C462" s="3" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D462" s="3" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="E462" s="3" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="F462" s="3" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G462" s="3" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="H462" s="4" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="I462" s="3"/>
     </row>
     <row r="463" s="2" customFormat="1">
       <c r="A463" s="2" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>1155</v>
+        <v>453</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>19</v>
+        <v>163</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>20</v>
+        <v>446</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G463" s="2" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="H463" s="5" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="I463" s="2"/>
     </row>
     <row r="464" s="3" customFormat="1">
       <c r="A464" s="3" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>443</v>
+        <v>1689</v>
       </c>
       <c r="C464" s="3" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D464" s="3" t="s">
-        <v>156</v>
+        <v>1690</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F464" s="3"/>
+      <c r="G464" s="3"/>
       <c r="H464" s="4" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="I464" s="3"/>
     </row>
     <row r="465" s="2" customFormat="1">
       <c r="A465" s="2" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>1690</v>
+        <v>297</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="G465" s="2"/>
+        <v>132</v>
+      </c>
+      <c r="F465" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G465" s="2" t="s">
+        <v>1694</v>
+      </c>
       <c r="H465" s="5" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="I465" s="2"/>
     </row>
     <row r="466" s="3" customFormat="1">
       <c r="A466" s="3" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="C466" s="3" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D466" s="3" t="s">
-        <v>289</v>
+        <v>1698</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F466" s="3" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G466" s="3" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="H466" s="4" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="I466" s="3"/>
     </row>
     <row r="467" s="2" customFormat="1">
       <c r="A467" s="2" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>1698</v>
+        <v>19</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G467" s="2" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="H467" s="5" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="I467" s="2"/>
     </row>
     <row r="468" s="3" customFormat="1">
       <c r="A468" s="3" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>1702</v>
+        <v>526</v>
       </c>
       <c r="C468" s="3" t="s">
-        <v>25</v>
+        <v>279</v>
       </c>
       <c r="D468" s="3" t="s">
-        <v>26</v>
+        <v>527</v>
       </c>
       <c r="E468" s="3" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F468" s="3"/>
+      <c r="G468" s="3"/>
       <c r="H468" s="4" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="I468" s="3"/>
     </row>
     <row r="469" s="2" customFormat="1">
       <c r="A469" s="2" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B469" s="2" t="s">
-        <v>516</v>
+        <v>1708</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>517</v>
+        <v>1709</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G469" s="2"/>
+        <v>223</v>
+      </c>
+      <c r="F469" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G469" s="2" t="s">
+        <v>1710</v>
+      </c>
       <c r="H469" s="5" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="I469" s="2"/>
     </row>
     <row r="470" s="3" customFormat="1">
       <c r="A470" s="3" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="C470" s="3" t="s">
-        <v>214</v>
+        <v>301</v>
       </c>
       <c r="D470" s="3" t="s">
-        <v>1709</v>
+        <v>189</v>
       </c>
       <c r="E470" s="3" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="F470" s="3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G470" s="3" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="H470" s="4" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="I470" s="3"/>
     </row>
     <row r="471" s="2" customFormat="1">
       <c r="A471" s="2" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>293</v>
+        <v>684</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>182</v>
+        <v>1718</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G471" s="2" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="H471" s="5" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="I471" s="2"/>
     </row>
     <row r="472" s="3" customFormat="1">
       <c r="A472" s="3" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>1717</v>
+        <v>570</v>
       </c>
       <c r="C472" s="3" t="s">
-        <v>675</v>
+        <v>120</v>
       </c>
       <c r="D472" s="3" t="s">
-        <v>1718</v>
+        <v>121</v>
       </c>
       <c r="E472" s="3" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="F472" s="3"/>
+      <c r="G472" s="3"/>
       <c r="H472" s="4" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="I472" s="3"/>
     </row>
     <row r="473" s="2" customFormat="1">
       <c r="A473" s="2" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>560</v>
+        <v>492</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>113</v>
+        <v>37</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="G473" s="2"/>
+        <v>141</v>
+      </c>
+      <c r="F473" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G473" s="2" t="s">
+        <v>1724</v>
+      </c>
       <c r="H473" s="5" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="I473" s="2"/>
     </row>
     <row r="474" s="3" customFormat="1">
       <c r="A474" s="3" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>481</v>
+        <v>1727</v>
       </c>
       <c r="C474" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D474" s="3" t="s">
-        <v>132</v>
+        <v>1728</v>
       </c>
       <c r="E474" s="3" t="s">
-        <v>133</v>
+        <v>691</v>
       </c>
       <c r="F474" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G474" s="3" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="H474" s="4" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="I474" s="3"/>
     </row>
     <row r="475" s="2" customFormat="1">
       <c r="A475" s="2" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>1727</v>
+        <v>260</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>1728</v>
+        <v>261</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>682</v>
+        <v>39</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G475" s="2" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="H475" s="5" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="I475" s="2"/>
     </row>
     <row r="476" s="3" customFormat="1">
       <c r="A476" s="3" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>253</v>
+        <v>659</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D476" s="3" t="s">
-        <v>254</v>
+        <v>660</v>
       </c>
       <c r="E476" s="3" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3"/>
       <c r="H476" s="4" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="I476" s="3"/>
     </row>
     <row r="477" s="2" customFormat="1">
       <c r="A477" s="2" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>652</v>
+        <v>771</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>653</v>
+        <v>121</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="G477" s="2"/>
+        <v>940</v>
+      </c>
+      <c r="F477" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G477" s="2" t="s">
+        <v>1737</v>
+      </c>
       <c r="H477" s="5" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="I477" s="2"/>
     </row>
     <row r="478" s="3" customFormat="1">
       <c r="A478" s="3" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>764</v>
+        <v>210</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>113</v>
+        <v>211</v>
       </c>
       <c r="D478" s="3" t="s">
-        <v>114</v>
+        <v>212</v>
       </c>
       <c r="E478" s="3" t="s">
-        <v>933</v>
+        <v>156</v>
       </c>
       <c r="F478" s="3" t="s">
-        <v>950</v>
+        <v>40</v>
       </c>
       <c r="G478" s="3" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="H478" s="4" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="I478" s="3"/>
     </row>
     <row r="479" s="2" customFormat="1">
       <c r="A479" s="2" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>203</v>
+        <v>733</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>205</v>
+        <v>734</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G479" s="2" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="H479" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="I479" s="2"/>
     </row>
     <row r="480" s="3" customFormat="1">
       <c r="A480" s="3" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>725</v>
+        <v>1746</v>
       </c>
       <c r="C480" s="3" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>726</v>
+        <v>19</v>
       </c>
       <c r="E480" s="3" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F480" s="3"/>
+      <c r="G480" s="3"/>
       <c r="H480" s="4" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="I480" s="3"/>
     </row>
     <row r="481" s="2" customFormat="1">
       <c r="A481" s="2" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="B481" s="2" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>25</v>
+        <v>301</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G481" s="2"/>
+        <v>940</v>
+      </c>
+      <c r="F481" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G481" s="2" t="s">
+        <v>1750</v>
+      </c>
       <c r="H481" s="5" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="I481" s="2"/>
     </row>
     <row r="482" s="3" customFormat="1">
       <c r="A482" s="3" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>1749</v>
+        <v>472</v>
       </c>
       <c r="C482" s="3" t="s">
-        <v>293</v>
+        <v>101</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>182</v>
+        <v>297</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>933</v>
+        <v>132</v>
       </c>
       <c r="F482" s="3" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G482" s="3" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="H482" s="4" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="I482" s="3"/>
     </row>
     <row r="483" s="2" customFormat="1">
       <c r="A483" s="2" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="B483" s="2" t="s">
-        <v>461</v>
+        <v>314</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G483" s="2" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="H483" s="5" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="I483" s="2"/>
     </row>
     <row r="484" s="3" customFormat="1">
       <c r="A484" s="3" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>306</v>
+        <v>74</v>
       </c>
       <c r="C484" s="3" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D484" s="3" t="s">
-        <v>307</v>
+        <v>50</v>
       </c>
       <c r="E484" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="F484" s="3"/>
+      <c r="G484" s="3"/>
       <c r="H484" s="4" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="I484" s="3"/>
     </row>
     <row r="485" s="2" customFormat="1">
       <c r="A485" s="2" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B485" s="2" t="s">
-        <v>68</v>
+        <v>1761</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D485" s="2" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>165</v>
+        <v>20</v>
       </c>
       <c r="F485" s="2"/>
       <c r="G485" s="2"/>
       <c r="H485" s="5" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="I485" s="2"/>
     </row>
     <row r="486" s="3" customFormat="1">
       <c r="A486" s="3" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>1761</v>
       </c>
       <c r="C486" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D486" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E486" s="3" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F486" s="3"/>
       <c r="G486" s="3"/>
       <c r="H486" s="4" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="I486" s="3"/>
     </row>
     <row r="487" s="2" customFormat="1">
       <c r="A487" s="2" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B487" s="2" t="s">
-        <v>1761</v>
+        <v>453</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G487" s="2"/>
+        <v>446</v>
+      </c>
+      <c r="F487" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G487" s="2" t="s">
+        <v>1766</v>
+      </c>
       <c r="H487" s="5" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="I487" s="2"/>
     </row>
     <row r="488" s="3" customFormat="1">
       <c r="A488" s="3" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>443</v>
+        <v>1769</v>
       </c>
       <c r="C488" s="3" t="s">
-        <v>95</v>
+        <v>378</v>
       </c>
       <c r="D488" s="3" t="s">
-        <v>156</v>
+        <v>379</v>
       </c>
       <c r="E488" s="3" t="s">
-        <v>436</v>
+        <v>28</v>
       </c>
       <c r="F488" s="3" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G488" s="3" t="s">
-        <v>1766</v>
+        <v>1580</v>
       </c>
       <c r="H488" s="4" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="I488" s="3"/>
     </row>
     <row r="489" s="2" customFormat="1">
       <c r="A489" s="2" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="B489" s="2" t="s">
-        <v>1769</v>
+        <v>32</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>369</v>
+        <v>18</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>370</v>
+        <v>19</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G489" s="2" t="s">
-        <v>1581</v>
+        <v>1772</v>
       </c>
       <c r="H489" s="5" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="I489" s="2"/>
     </row>
     <row r="490" s="3" customFormat="1">
       <c r="A490" s="3" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C490" s="3" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D490" s="3" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F490" s="3"/>
+      <c r="G490" s="3"/>
       <c r="H490" s="4" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="I490" s="3"/>
     </row>
     <row r="491" s="2" customFormat="1">
       <c r="A491" s="2" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C491" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D491" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="G491" s="2"/>
+        <v>12</v>
+      </c>
+      <c r="F491" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G491" s="2" t="s">
+        <v>1777</v>
+      </c>
       <c r="H491" s="5" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="I491" s="2"/>
     </row>
     <row r="492" s="3" customFormat="1">
       <c r="A492" s="3" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>9</v>
+        <v>1780</v>
       </c>
       <c r="C492" s="3" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="D492" s="3" t="s">
-        <v>11</v>
+        <v>1149</v>
       </c>
       <c r="E492" s="3" t="s">
-        <v>65</v>
+        <v>156</v>
       </c>
       <c r="F492" s="3" t="s">
-        <v>416</v>
+        <v>40</v>
       </c>
       <c r="G492" s="3" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="H492" s="4" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="I492" s="3"/>
     </row>
     <row r="493" s="2" customFormat="1">
       <c r="A493" s="2" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="B493" s="2" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>146</v>
+        <v>1224</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>1146</v>
+        <v>63</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F493" s="2"/>
+      <c r="G493" s="2"/>
       <c r="H493" s="5" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="I493" s="2"/>
     </row>
     <row r="494" s="3" customFormat="1">
       <c r="A494" s="3" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C494" s="3" t="s">
-        <v>1224</v>
+        <v>101</v>
       </c>
       <c r="D494" s="3" t="s">
-        <v>57</v>
+        <v>163</v>
       </c>
       <c r="E494" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G494" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F494" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G494" s="3" t="s">
+        <v>875</v>
+      </c>
       <c r="H494" s="4" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="I494" s="3"/>
     </row>
     <row r="495" s="2" customFormat="1">
       <c r="A495" s="2" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="B495" s="2" t="s">
-        <v>1787</v>
+        <v>1006</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D495" s="2" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="G495" s="2" t="s">
-        <v>868</v>
+        <v>1790</v>
       </c>
       <c r="H495" s="5" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="I495" s="2"/>
     </row>
     <row r="496" s="3" customFormat="1">
       <c r="A496" s="3" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>1002</v>
+        <v>87</v>
       </c>
       <c r="C496" s="3" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="D496" s="3" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="F496" s="3" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="G496" s="3" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="H496" s="4" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="I496" s="3"/>
     </row>
     <row r="497" s="2" customFormat="1">
       <c r="A497" s="2" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>80</v>
+        <v>1796</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="G497" s="2" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="H497" s="5" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="I497" s="2"/>
     </row>
     <row r="498" s="3" customFormat="1">
       <c r="A498" s="3" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="C498" s="3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D498" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E498" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F498" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G498" s="3" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="H498" s="4" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="I498" s="3"/>
     </row>
     <row r="499" s="2" customFormat="1">
       <c r="A499" s="2" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="B499" s="2" t="s">
-        <v>1800</v>
+        <v>1746</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="F499" s="2"/>
+      <c r="G499" s="2"/>
       <c r="H499" s="5" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="I499" s="2"/>
     </row>
     <row r="500" s="3" customFormat="1">
       <c r="A500" s="3" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>1746</v>
+        <v>130</v>
       </c>
       <c r="C500" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D500" s="3" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="E500" s="3" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="G500" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>1806</v>
+      </c>
       <c r="H500" s="4" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="I500" s="3"/>
     </row>
     <row r="501" s="2" customFormat="1">
       <c r="A501" s="2" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="B501" s="2" t="s">
-        <v>122</v>
+        <v>1809</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D501" s="2" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>76</v>
+        <v>661</v>
       </c>
       <c r="G501" s="2" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="H501" s="5" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="I501" s="2"/>
     </row>
     <row r="502" s="3" customFormat="1">
       <c r="A502" s="3" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>1809</v>
+        <v>100</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F502" s="3" t="s">
-        <v>593</v>
+        <v>21</v>
       </c>
       <c r="G502" s="3" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="H502" s="4" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="I502" s="3"/>
     </row>
     <row r="503" s="2" customFormat="1">
       <c r="A503" s="2" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>94</v>
+        <v>925</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G503" s="2" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="H503" s="5" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="I503" s="2"/>
     </row>
     <row r="504" s="3" customFormat="1">
       <c r="A504" s="3" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>918</v>
+        <v>296</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>26</v>
+        <v>297</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G504" s="3"/>
+        <v>132</v>
+      </c>
+      <c r="F504" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G504" s="3" t="s">
+        <v>1819</v>
+      </c>
       <c r="H504" s="4" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="I504" s="3"/>
     </row>
     <row r="505" s="2" customFormat="1">
       <c r="A505" s="2" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>288</v>
+        <v>1822</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="F505" s="2"/>
+      <c r="G505" s="2"/>
       <c r="H505" s="5" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="I505" s="2"/>
     </row>
     <row r="506" s="3" customFormat="1">
       <c r="A506" s="3" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="C506" s="3" t="s">
-        <v>25</v>
+        <v>211</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="E506" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G506" s="3"/>
+        <v>1826</v>
+      </c>
+      <c r="F506" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G506" s="3" t="s">
+        <v>1827</v>
+      </c>
       <c r="H506" s="4" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="I506" s="3"/>
     </row>
     <row r="507" s="2" customFormat="1">
       <c r="A507" s="2" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="B507" s="2" t="s">
-        <v>1824</v>
+        <v>412</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>204</v>
+        <v>337</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>205</v>
+        <v>338</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1825</v>
-[...2 lines deleted...]
-      <c r="G507" s="2"/>
+        <v>413</v>
+      </c>
+      <c r="F507" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" s="2" t="s">
+        <v>1830</v>
+      </c>
       <c r="H507" s="5" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="I507" s="2"/>
     </row>
     <row r="508" s="3" customFormat="1">
       <c r="A508" s="3" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>402</v>
+        <v>659</v>
       </c>
       <c r="C508" s="3" t="s">
-        <v>328</v>
+        <v>10</v>
       </c>
       <c r="D508" s="3" t="s">
-        <v>329</v>
+        <v>660</v>
       </c>
       <c r="E508" s="3" t="s">
-        <v>403</v>
+        <v>58</v>
       </c>
       <c r="F508" s="3" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G508" s="3" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="H508" s="4" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="I508" s="3"/>
     </row>
     <row r="509" s="2" customFormat="1">
       <c r="A509" s="2" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="B509" s="2" t="s">
-        <v>652</v>
+        <v>1836</v>
       </c>
       <c r="C509" s="2" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>653</v>
+        <v>121</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="G509" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="F509" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G509" s="2" t="s">
+        <v>885</v>
+      </c>
       <c r="H509" s="5" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="I509" s="2"/>
     </row>
     <row r="510" s="3" customFormat="1">
       <c r="A510" s="3" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="B510" s="3" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="C510" s="3" t="s">
-        <v>328</v>
+        <v>392</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>114</v>
+        <v>393</v>
       </c>
       <c r="E510" s="3" t="s">
-        <v>115</v>
+        <v>223</v>
       </c>
       <c r="F510" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G510" s="3" t="s">
-        <v>878</v>
+        <v>1840</v>
       </c>
       <c r="H510" s="4" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="I510" s="3"/>
     </row>
     <row r="511" s="2" customFormat="1">
       <c r="A511" s="2" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="B511" s="2" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>383</v>
+        <v>221</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>384</v>
+        <v>1338</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="G511" s="2" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
       <c r="H511" s="5" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="I511" s="2"/>
     </row>
     <row r="512" s="3" customFormat="1">
       <c r="A512" s="3" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="B512" s="3" t="s">
-        <v>1840</v>
+        <v>265</v>
       </c>
       <c r="C512" s="3" t="s">
-        <v>214</v>
+        <v>94</v>
       </c>
       <c r="D512" s="3" t="s">
-        <v>1338</v>
+        <v>95</v>
       </c>
       <c r="E512" s="3" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F512" s="3"/>
+      <c r="G512" s="3"/>
       <c r="H512" s="4" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="I512" s="3"/>
     </row>
     <row r="513" s="2" customFormat="1">
       <c r="A513" s="2" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="B513" s="2" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F513" s="2"/>
+      <c r="G513" s="2"/>
       <c r="H513" s="5" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="I513" s="2"/>
     </row>
     <row r="514" s="3" customFormat="1">
       <c r="A514" s="3" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>17</v>
+        <v>1851</v>
       </c>
       <c r="C514" s="3" t="s">
-        <v>18</v>
+        <v>337</v>
       </c>
       <c r="D514" s="3" t="s">
-        <v>19</v>
+        <v>338</v>
       </c>
       <c r="E514" s="3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="G514" s="3"/>
+        <v>413</v>
+      </c>
+      <c r="F514" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G514" s="3" t="s">
+        <v>1852</v>
+      </c>
       <c r="H514" s="4" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="I514" s="3"/>
     </row>
     <row r="515" s="2" customFormat="1">
       <c r="A515" s="2" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="B515" s="2" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D515" s="2" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G515" s="2" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="H515" s="5" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="I515" s="2"/>
     </row>
     <row r="516" s="3" customFormat="1">
       <c r="A516" s="3" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>1849</v>
+        <v>453</v>
       </c>
       <c r="C516" s="3" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D516" s="3" t="s">
-        <v>329</v>
+        <v>163</v>
       </c>
       <c r="E516" s="3" t="s">
-        <v>403</v>
+        <v>446</v>
       </c>
       <c r="F516" s="3" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G516" s="3" t="s">
-        <v>1853</v>
+        <v>1580</v>
       </c>
       <c r="H516" s="4" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="I516" s="3"/>
     </row>
     <row r="517" s="2" customFormat="1">
       <c r="A517" s="2" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="B517" s="2" t="s">
-        <v>443</v>
+        <v>9</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>436</v>
+        <v>58</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G517" s="2" t="s">
-        <v>1581</v>
+        <v>1860</v>
       </c>
       <c r="H517" s="5" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="I517" s="2"/>
     </row>
     <row r="518" s="3" customFormat="1">
       <c r="A518" s="3" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>9</v>
+        <v>1863</v>
       </c>
       <c r="C518" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D518" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E518" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F518" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G518" s="3" t="s">
-        <v>1729</v>
+        <v>1864</v>
       </c>
       <c r="H518" s="4" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="I518" s="3"/>
     </row>
     <row r="519" s="2" customFormat="1">
       <c r="A519" s="2" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G519" s="2" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="H519" s="5" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="I519" s="2"/>
     </row>
     <row r="520" s="3" customFormat="1">
       <c r="A520" s="3" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="C520" s="3" t="s">
-        <v>31</v>
+        <v>320</v>
       </c>
       <c r="D520" s="3" t="s">
-        <v>44</v>
+        <v>321</v>
       </c>
       <c r="E520" s="3" t="s">
-        <v>45</v>
+        <v>156</v>
       </c>
       <c r="F520" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G520" s="3" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="H520" s="4" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
       <c r="I520" s="3"/>
     </row>
     <row r="521" s="2" customFormat="1">
       <c r="A521" s="2" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="B521" s="2" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>312</v>
+        <v>189</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F521" s="2"/>
+      <c r="G521" s="2"/>
       <c r="H521" s="5" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="I521" s="2"/>
     </row>
     <row r="522" s="3" customFormat="1">
       <c r="A522" s="3" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>1872</v>
+        <v>1505</v>
       </c>
       <c r="C522" s="3" t="s">
-        <v>293</v>
+        <v>337</v>
       </c>
       <c r="D522" s="3" t="s">
-        <v>182</v>
+        <v>338</v>
       </c>
       <c r="E522" s="3" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G522" s="3"/>
+        <v>413</v>
+      </c>
+      <c r="F522" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G522" s="3" t="s">
+        <v>1878</v>
+      </c>
       <c r="H522" s="4" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
       <c r="I522" s="3"/>
     </row>
     <row r="523" s="2" customFormat="1">
       <c r="A523" s="2" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="B523" s="2" t="s">
-        <v>1506</v>
+        <v>1881</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>328</v>
+        <v>101</v>
       </c>
       <c r="D523" s="2" t="s">
-        <v>329</v>
+        <v>1102</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>403</v>
+        <v>446</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G523" s="2" t="s">
-        <v>1875</v>
+        <v>1882</v>
       </c>
       <c r="H523" s="5" t="s">
-        <v>1876</v>
+        <v>1883</v>
       </c>
       <c r="I523" s="2"/>
     </row>
     <row r="524" s="3" customFormat="1">
       <c r="A524" s="3" t="s">
-        <v>1877</v>
+        <v>1884</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>1878</v>
+        <v>1014</v>
       </c>
       <c r="C524" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>1100</v>
+        <v>1015</v>
       </c>
       <c r="E524" s="3" t="s">
-        <v>436</v>
+        <v>691</v>
       </c>
       <c r="F524" s="3" t="s">
-        <v>13</v>
+        <v>426</v>
       </c>
       <c r="G524" s="3" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="H524" s="4" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="I524" s="3"/>
     </row>
     <row r="525" s="2" customFormat="1">
       <c r="A525" s="2" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="B525" s="2" t="s">
-        <v>1010</v>
+        <v>310</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>1011</v>
+        <v>297</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F525" s="2"/>
+      <c r="G525" s="2"/>
       <c r="H525" s="5" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="I525" s="2"/>
     </row>
     <row r="526" s="3" customFormat="1">
       <c r="A526" s="3" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>302</v>
+        <v>1890</v>
       </c>
       <c r="C526" s="3" t="s">
-        <v>95</v>
+        <v>392</v>
       </c>
       <c r="D526" s="3" t="s">
-        <v>289</v>
+        <v>393</v>
       </c>
       <c r="E526" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="G526" s="3"/>
+        <v>223</v>
+      </c>
+      <c r="F526" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G526" s="3" t="s">
+        <v>1891</v>
+      </c>
       <c r="H526" s="4" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="I526" s="3"/>
     </row>
     <row r="527" s="2" customFormat="1">
       <c r="A527" s="2" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="B527" s="2" t="s">
-        <v>1887</v>
+        <v>754</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>383</v>
+        <v>37</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>384</v>
+        <v>755</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G527" s="2" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="H527" s="5" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="I527" s="2"/>
     </row>
     <row r="528" s="3" customFormat="1">
       <c r="A528" s="3" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="B528" s="3" t="s">
-        <v>746</v>
+        <v>1897</v>
       </c>
       <c r="C528" s="3" t="s">
-        <v>31</v>
+        <v>1050</v>
       </c>
       <c r="D528" s="3" t="s">
-        <v>747</v>
+        <v>1051</v>
       </c>
       <c r="E528" s="3" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3"/>
       <c r="H528" s="4" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="I528" s="3"/>
     </row>
     <row r="529" s="2" customFormat="1">
       <c r="A529" s="2" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
       <c r="B529" s="2" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>1046</v>
+        <v>18</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>1047</v>
+        <v>19</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>436</v>
+        <v>33</v>
       </c>
       <c r="F529" s="2"/>
       <c r="G529" s="2"/>
       <c r="H529" s="5" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="I529" s="2"/>
     </row>
     <row r="530" s="3" customFormat="1">
       <c r="A530" s="3" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>1897</v>
+        <v>1006</v>
       </c>
       <c r="C530" s="3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D530" s="3" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="E530" s="3" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="F530" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G530" s="3" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="H530" s="4" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="I530" s="3"/>
     </row>
     <row r="531" s="2" customFormat="1">
       <c r="A531" s="2" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="B531" s="2" t="s">
-        <v>1002</v>
+        <v>1906</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>44</v>
+        <v>1907</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="G531" s="2"/>
+        <v>132</v>
+      </c>
+      <c r="F531" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G531" s="2" t="s">
+        <v>1852</v>
+      </c>
       <c r="H531" s="5" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="I531" s="2"/>
     </row>
     <row r="532" s="3" customFormat="1">
       <c r="A532" s="3" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>1903</v>
+        <v>1495</v>
       </c>
       <c r="C532" s="3" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>1904</v>
+        <v>538</v>
       </c>
       <c r="E532" s="3" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="F532" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G532" s="3" t="s">
-        <v>1850</v>
+        <v>266</v>
       </c>
       <c r="H532" s="4" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="I532" s="3"/>
     </row>
     <row r="533" s="2" customFormat="1">
       <c r="A533" s="2" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="B533" s="2" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="F533" s="2"/>
+      <c r="G533" s="2"/>
       <c r="H533" s="5" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="I533" s="2"/>
     </row>
     <row r="534" s="3" customFormat="1">
       <c r="A534" s="3" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="B534" s="3" t="s">
-        <v>1496</v>
+        <v>1914</v>
       </c>
       <c r="C534" s="3" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>528</v>
+        <v>19</v>
       </c>
       <c r="E534" s="3" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="F534" s="3"/>
       <c r="G534" s="3"/>
       <c r="H534" s="4" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="I534" s="3"/>
     </row>
     <row r="535" s="2" customFormat="1">
       <c r="A535" s="2" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="B535" s="2" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="C535" s="2" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="G535" s="2"/>
+        <v>1087</v>
+      </c>
+      <c r="F535" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G535" s="2" t="s">
+        <v>1918</v>
+      </c>
       <c r="H535" s="5" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="I535" s="2"/>
     </row>
     <row r="536" s="3" customFormat="1">
       <c r="A536" s="3" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="C536" s="3" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>26</v>
+        <v>1922</v>
       </c>
       <c r="E536" s="3" t="s">
-        <v>1085</v>
+        <v>103</v>
       </c>
       <c r="F536" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G536" s="3" t="s">
-        <v>1916</v>
+        <v>1580</v>
       </c>
       <c r="H536" s="4" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="I536" s="3"/>
     </row>
     <row r="537" s="2" customFormat="1">
       <c r="A537" s="2" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="B537" s="2" t="s">
-        <v>1919</v>
+        <v>1346</v>
       </c>
       <c r="C537" s="2" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>1920</v>
+        <v>363</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G537" s="2" t="s">
-        <v>1581</v>
+        <v>668</v>
       </c>
       <c r="H537" s="5" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="I537" s="2"/>
     </row>
     <row r="538" s="3" customFormat="1">
       <c r="A538" s="3" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B538" s="3" t="s">
-        <v>1346</v>
+        <v>167</v>
       </c>
       <c r="C538" s="3" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>354</v>
+        <v>19</v>
       </c>
       <c r="E538" s="3" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F538" s="3"/>
+      <c r="G538" s="3"/>
       <c r="H538" s="4" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="I538" s="3"/>
     </row>
     <row r="539" s="2" customFormat="1">
       <c r="A539" s="2" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="B539" s="2" t="s">
-        <v>160</v>
+        <v>859</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>25</v>
+        <v>501</v>
       </c>
       <c r="D539" s="2" t="s">
-        <v>26</v>
+        <v>502</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G539" s="2"/>
+        <v>353</v>
+      </c>
+      <c r="F539" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G539" s="2" t="s">
+        <v>1929</v>
+      </c>
       <c r="H539" s="5" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="I539" s="2"/>
     </row>
     <row r="540" s="3" customFormat="1">
       <c r="A540" s="3" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="B540" s="3" t="s">
-        <v>852</v>
+        <v>1932</v>
       </c>
       <c r="C540" s="3" t="s">
-        <v>490</v>
+        <v>101</v>
       </c>
       <c r="D540" s="3" t="s">
-        <v>491</v>
+        <v>1933</v>
       </c>
       <c r="E540" s="3" t="s">
-        <v>344</v>
+        <v>103</v>
       </c>
       <c r="F540" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G540" s="3" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="H540" s="4" t="s">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="I540" s="3"/>
     </row>
     <row r="541" s="2" customFormat="1">
       <c r="A541" s="2" t="s">
-        <v>1929</v>
+        <v>1936</v>
       </c>
       <c r="B541" s="2" t="s">
-        <v>1930</v>
+        <v>93</v>
       </c>
       <c r="C541" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D541" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D541" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E541" s="2" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F541" s="2"/>
+      <c r="G541" s="2"/>
       <c r="H541" s="5" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="I541" s="2"/>
     </row>
     <row r="542" s="3" customFormat="1">
       <c r="A542" s="3" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="B542" s="3" t="s">
-        <v>86</v>
+        <v>1939</v>
       </c>
       <c r="C542" s="3" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D542" s="3" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="E542" s="3" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G542" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="F542" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G542" s="3" t="s">
+        <v>1940</v>
+      </c>
       <c r="H542" s="4" t="s">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="I542" s="3"/>
     </row>
     <row r="543" s="2" customFormat="1">
       <c r="A543" s="2" t="s">
-        <v>1935</v>
+        <v>1942</v>
       </c>
       <c r="B543" s="2" t="s">
-        <v>1936</v>
+        <v>1943</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>156</v>
+        <v>297</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G543" s="2" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="H543" s="5" t="s">
-        <v>1938</v>
+        <v>1945</v>
       </c>
       <c r="I543" s="2"/>
     </row>
     <row r="544" s="3" customFormat="1">
       <c r="A544" s="3" t="s">
-        <v>1939</v>
+        <v>1946</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>1940</v>
+        <v>582</v>
       </c>
       <c r="C544" s="3" t="s">
-        <v>95</v>
+        <v>501</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>289</v>
+        <v>502</v>
       </c>
       <c r="E544" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="G544" s="3"/>
+        <v>353</v>
+      </c>
+      <c r="F544" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G544" s="3" t="s">
+        <v>1947</v>
+      </c>
       <c r="H544" s="4" t="s">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="I544" s="3"/>
     </row>
     <row r="545" s="2" customFormat="1">
       <c r="A545" s="2" t="s">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="B545" s="2" t="s">
-        <v>573</v>
+        <v>9</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>490</v>
+        <v>10</v>
       </c>
       <c r="D545" s="2" t="s">
-        <v>491</v>
+        <v>11</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>344</v>
+        <v>71</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G545" s="2" t="s">
-        <v>1943</v>
+        <v>885</v>
       </c>
       <c r="H545" s="5" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="I545" s="2"/>
     </row>
     <row r="546" s="3" customFormat="1">
       <c r="A546" s="3" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="B546" s="3" t="s">
-        <v>9</v>
+        <v>1952</v>
       </c>
       <c r="C546" s="3" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D546" s="3" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E546" s="3" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="F546" s="3" t="s">
-        <v>34</v>
+        <v>533</v>
       </c>
       <c r="G546" s="3" t="s">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="H546" s="4" t="s">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="I546" s="3"/>
     </row>
     <row r="547" s="2" customFormat="1">
       <c r="A547" s="2" t="s">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="B547" s="2" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>56</v>
+        <v>337</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>75</v>
+        <v>190</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>358</v>
+        <v>45</v>
       </c>
       <c r="G547" s="2" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="H547" s="5" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="I547" s="2"/>
     </row>
     <row r="548" s="3" customFormat="1">
       <c r="A548" s="3" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="C548" s="3" t="s">
-        <v>328</v>
+        <v>62</v>
       </c>
       <c r="D548" s="3" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="E548" s="3" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F548" s="3"/>
+      <c r="G548" s="3"/>
       <c r="H548" s="4" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="I548" s="3"/>
     </row>
     <row r="549" s="2" customFormat="1">
       <c r="A549" s="2" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="B549" s="2" t="s">
-        <v>1957</v>
+        <v>170</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>57</v>
+        <v>171</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F549" s="2"/>
       <c r="G549" s="2"/>
       <c r="H549" s="5" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="I549" s="2"/>
     </row>
     <row r="550" s="3" customFormat="1">
       <c r="A550" s="3" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="B550" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D550" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="C550" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E550" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="G550" s="3"/>
+        <v>446</v>
+      </c>
+      <c r="F550" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G550" s="3" t="s">
+        <v>266</v>
+      </c>
       <c r="H550" s="4" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="I550" s="3"/>
     </row>
     <row r="551" s="2" customFormat="1">
       <c r="A551" s="2" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="B551" s="2" t="s">
-        <v>1416</v>
+        <v>278</v>
       </c>
       <c r="C551" s="2" t="s">
-        <v>95</v>
+        <v>279</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>156</v>
+        <v>280</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>436</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F551" s="2"/>
+      <c r="G551" s="2"/>
       <c r="H551" s="5" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="I551" s="2"/>
     </row>
     <row r="552" s="3" customFormat="1">
       <c r="A552" s="3" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="B552" s="3" t="s">
-        <v>270</v>
+        <v>1969</v>
       </c>
       <c r="C552" s="3" t="s">
-        <v>271</v>
+        <v>62</v>
       </c>
       <c r="D552" s="3" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="E552" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="G552" s="3"/>
+        <v>64</v>
+      </c>
+      <c r="F552" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G552" s="3" t="s">
+        <v>1970</v>
+      </c>
       <c r="H552" s="4" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="I552" s="3"/>
     </row>
     <row r="553" s="2" customFormat="1">
       <c r="A553" s="2" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="B553" s="2" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F553" s="2"/>
+      <c r="G553" s="2"/>
       <c r="H553" s="5" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="I553" s="2"/>
     </row>
     <row r="554" s="3" customFormat="1">
       <c r="A554" s="3" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="B554" s="3" t="s">
-        <v>1970</v>
+        <v>130</v>
       </c>
       <c r="C554" s="3" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="D554" s="3" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="E554" s="3" t="s">
-        <v>58</v>
+        <v>532</v>
       </c>
       <c r="F554" s="3" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="G554" s="3" t="s">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="H554" s="4" t="s">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="I554" s="3"/>
     </row>
     <row r="555" s="2" customFormat="1">
       <c r="A555" s="2" t="s">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>122</v>
+        <v>1979</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="D555" s="2" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>522</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F555" s="2"/>
+      <c r="G555" s="2"/>
       <c r="H555" s="5" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="I555" s="2"/>
     </row>
     <row r="556" s="3" customFormat="1">
       <c r="A556" s="3" t="s">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="B556" s="3" t="s">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="C556" s="3" t="s">
-        <v>56</v>
+        <v>301</v>
       </c>
       <c r="D556" s="3" t="s">
-        <v>57</v>
+        <v>1983</v>
       </c>
       <c r="E556" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="G556" s="3"/>
+        <v>190</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>1984</v>
+      </c>
       <c r="H556" s="4" t="s">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="I556" s="3"/>
     </row>
     <row r="557" s="2" customFormat="1">
       <c r="A557" s="2" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="B557" s="2" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>293</v>
+        <v>1224</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G557" s="2" t="s">
-        <v>1982</v>
+        <v>1989</v>
       </c>
       <c r="H557" s="5" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="I557" s="2"/>
     </row>
     <row r="558" s="3" customFormat="1">
       <c r="A558" s="3" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>1985</v>
+        <v>1939</v>
       </c>
       <c r="C558" s="3" t="s">
-        <v>1224</v>
+        <v>101</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>1986</v>
+        <v>163</v>
       </c>
       <c r="E558" s="3" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="F558" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G558" s="3" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="H558" s="4" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="I558" s="3"/>
     </row>
     <row r="559" s="2" customFormat="1">
       <c r="A559" s="2" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="B559" s="2" t="s">
-        <v>1936</v>
+        <v>1058</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>95</v>
+        <v>501</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>156</v>
+        <v>502</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F559" s="2"/>
+      <c r="G559" s="2"/>
       <c r="H559" s="5" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="I559" s="2"/>
     </row>
     <row r="560" s="3" customFormat="1">
       <c r="A560" s="3" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>1054</v>
+        <v>868</v>
       </c>
       <c r="C560" s="3" t="s">
-        <v>490</v>
+        <v>120</v>
       </c>
       <c r="D560" s="3" t="s">
-        <v>491</v>
+        <v>121</v>
       </c>
       <c r="E560" s="3" t="s">
-        <v>344</v>
+        <v>122</v>
       </c>
       <c r="F560" s="3"/>
       <c r="G560" s="3"/>
       <c r="H560" s="4" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="I560" s="3"/>
     </row>
     <row r="561" s="2" customFormat="1">
       <c r="A561" s="2" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="B561" s="2" t="s">
-        <v>861</v>
+        <v>1415</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="G561" s="2"/>
+        <v>446</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G561" s="2" t="s">
+        <v>1999</v>
+      </c>
       <c r="H561" s="5" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="I561" s="2"/>
     </row>
     <row r="562" s="3" customFormat="1">
       <c r="A562" s="3" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>1416</v>
+        <v>2002</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="D562" s="3" t="s">
-        <v>156</v>
+        <v>2003</v>
       </c>
       <c r="E562" s="3" t="s">
-        <v>436</v>
+        <v>82</v>
       </c>
       <c r="F562" s="3" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="G562" s="3" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="H562" s="4" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="I562" s="3"/>
     </row>
     <row r="563" s="2" customFormat="1">
       <c r="A563" s="2" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="B563" s="2" t="s">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>73</v>
+        <v>392</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>2001</v>
+        <v>393</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>75</v>
+        <v>223</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G563" s="2" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="H563" s="5" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="I563" s="2"/>
     </row>
     <row r="564" s="3" customFormat="1">
       <c r="A564" s="3" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>2005</v>
+        <v>9</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="D564" s="3" t="s">
-        <v>384</v>
+        <v>11</v>
       </c>
       <c r="E564" s="3" t="s">
-        <v>216</v>
+        <v>71</v>
       </c>
       <c r="F564" s="3" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G564" s="3" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="H564" s="4" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="I564" s="3"/>
     </row>
     <row r="565" s="2" customFormat="1">
       <c r="A565" s="2" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="B565" s="2" t="s">
-        <v>9</v>
+        <v>2014</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>10</v>
+        <v>1050</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>11</v>
+        <v>2015</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F565" s="2"/>
+      <c r="G565" s="2"/>
       <c r="H565" s="5" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I565" s="2"/>
     </row>
     <row r="566" s="3" customFormat="1">
       <c r="A566" s="3" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="C566" s="3" t="s">
-        <v>1046</v>
+        <v>10</v>
       </c>
       <c r="D566" s="3" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E566" s="3" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="G566" s="3"/>
+        <v>58</v>
+      </c>
+      <c r="F566" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G566" s="3" t="s">
+        <v>2020</v>
+      </c>
       <c r="H566" s="4" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I566" s="3"/>
     </row>
     <row r="567" s="2" customFormat="1">
       <c r="A567" s="2" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="B567" s="2" t="s">
-        <v>2016</v>
+        <v>9</v>
       </c>
       <c r="C567" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>2017</v>
+        <v>11</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G567" s="2" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="H567" s="5" t="s">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="I567" s="2"/>
     </row>
     <row r="568" s="3" customFormat="1">
       <c r="A568" s="3" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B568" s="3" t="s">
-        <v>9</v>
+        <v>2026</v>
       </c>
       <c r="C568" s="3" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E568" s="3" t="s">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="F568" s="3" t="s">
-        <v>90</v>
+        <v>2027</v>
       </c>
       <c r="G568" s="3" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="H568" s="4" t="s">
-        <v>2022</v>
+        <v>2029</v>
       </c>
       <c r="I568" s="3"/>
     </row>
     <row r="569" s="2" customFormat="1">
       <c r="A569" s="2" t="s">
-        <v>2023</v>
+        <v>2030</v>
       </c>
       <c r="B569" s="2" t="s">
-        <v>2024</v>
+        <v>1375</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2025</v>
+        <v>45</v>
       </c>
       <c r="G569" s="2" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="H569" s="5" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="I569" s="2"/>
     </row>
     <row r="570" s="3" customFormat="1">
       <c r="A570" s="3" t="s">
-        <v>2028</v>
+        <v>2033</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>1376</v>
+        <v>2034</v>
       </c>
       <c r="C570" s="3" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="D570" s="3" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="F570" s="3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G570" s="3" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="H570" s="4" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="I570" s="3"/>
     </row>
     <row r="571" s="2" customFormat="1">
       <c r="A571" s="2" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
       <c r="B571" s="2" t="s">
-        <v>2032</v>
+        <v>659</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>182</v>
+        <v>660</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>183</v>
+        <v>58</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G571" s="2" t="s">
-        <v>238</v>
+        <v>2038</v>
       </c>
       <c r="H571" s="5" t="s">
-        <v>2033</v>
+        <v>2039</v>
       </c>
       <c r="I571" s="2"/>
     </row>
     <row r="572" s="3" customFormat="1">
       <c r="A572" s="3" t="s">
-        <v>2034</v>
+        <v>2040</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>652</v>
+        <v>1717</v>
       </c>
       <c r="C572" s="3" t="s">
-        <v>10</v>
+        <v>684</v>
       </c>
       <c r="D572" s="3" t="s">
-        <v>653</v>
+        <v>1718</v>
       </c>
       <c r="E572" s="3" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="F572" s="3"/>
       <c r="G572" s="3"/>
       <c r="H572" s="4" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="I572" s="3"/>
     </row>
     <row r="573" s="2" customFormat="1">
       <c r="A573" s="2" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
       <c r="B573" s="2" t="s">
-        <v>1717</v>
+        <v>484</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>675</v>
+        <v>301</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>1718</v>
+        <v>485</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="F573" s="2"/>
       <c r="G573" s="2"/>
       <c r="H573" s="5" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="I573" s="2"/>
     </row>
     <row r="574" s="3" customFormat="1">
       <c r="A574" s="3" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>473</v>
+        <v>2045</v>
       </c>
       <c r="C574" s="3" t="s">
-        <v>293</v>
+        <v>18</v>
       </c>
       <c r="D574" s="3" t="s">
-        <v>474</v>
+        <v>19</v>
       </c>
       <c r="E574" s="3" t="s">
-        <v>183</v>
+        <v>20</v>
       </c>
       <c r="F574" s="3"/>
       <c r="G574" s="3"/>
       <c r="H574" s="4" t="s">
-        <v>2039</v>
+        <v>2046</v>
       </c>
       <c r="I574" s="3"/>
     </row>
     <row r="575" s="2" customFormat="1">
       <c r="A575" s="2" t="s">
-        <v>2040</v>
+        <v>2047</v>
       </c>
       <c r="B575" s="2" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>25</v>
+        <v>301</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>26</v>
+        <v>2049</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>152</v>
+        <v>190</v>
       </c>
       <c r="F575" s="2"/>
       <c r="G575" s="2"/>
       <c r="H575" s="5" t="s">
-        <v>2042</v>
+        <v>2050</v>
       </c>
       <c r="I575" s="2"/>
     </row>
     <row r="576" s="3" customFormat="1">
       <c r="A576" s="3" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="C576" s="3" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="D576" s="3" t="s">
-        <v>2045</v>
+        <v>189</v>
       </c>
       <c r="E576" s="3" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="F576" s="3"/>
       <c r="G576" s="3"/>
       <c r="H576" s="4" t="s">
-        <v>2046</v>
+        <v>2053</v>
       </c>
       <c r="I576" s="3"/>
     </row>
     <row r="577" s="2" customFormat="1">
       <c r="A577" s="2" t="s">
-        <v>2047</v>
+        <v>2054</v>
       </c>
       <c r="B577" s="2" t="s">
-        <v>2048</v>
+        <v>2055</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="G577" s="2"/>
+        <v>51</v>
+      </c>
+      <c r="F577" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G577" s="2" t="s">
+        <v>2056</v>
+      </c>
       <c r="H577" s="5" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="I577" s="2"/>
     </row>
     <row r="578" s="3" customFormat="1">
       <c r="A578" s="3" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>2051</v>
+        <v>2059</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="F578" s="3"/>
+      <c r="G578" s="3"/>
       <c r="H578" s="4" t="s">
-        <v>2053</v>
+        <v>2060</v>
       </c>
       <c r="I578" s="3"/>
     </row>
     <row r="579" s="2" customFormat="1">
       <c r="A579" s="2" t="s">
-        <v>2054</v>
+        <v>2061</v>
       </c>
       <c r="B579" s="2" t="s">
-        <v>2055</v>
+        <v>730</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>293</v>
+        <v>337</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>182</v>
+        <v>338</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>183</v>
+        <v>413</v>
       </c>
       <c r="F579" s="2"/>
       <c r="G579" s="2"/>
       <c r="H579" s="5" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="I579" s="2"/>
     </row>
     <row r="580" s="3" customFormat="1">
       <c r="A580" s="3" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>722</v>
+        <v>2064</v>
       </c>
       <c r="C580" s="3" t="s">
-        <v>328</v>
+        <v>188</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>329</v>
+        <v>19</v>
       </c>
       <c r="E580" s="3" t="s">
-        <v>403</v>
+        <v>33</v>
       </c>
       <c r="F580" s="3"/>
       <c r="G580" s="3"/>
       <c r="H580" s="4" t="s">
-        <v>2058</v>
+        <v>2065</v>
       </c>
       <c r="I580" s="3"/>
     </row>
     <row r="581" s="2" customFormat="1">
       <c r="A581" s="2" t="s">
-        <v>2059</v>
+        <v>2066</v>
       </c>
       <c r="B581" s="2" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>181</v>
+        <v>80</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>26</v>
+        <v>1245</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="G581" s="2"/>
+        <v>1087</v>
+      </c>
+      <c r="F581" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="G581" s="2" t="s">
+        <v>2069</v>
+      </c>
       <c r="H581" s="5" t="s">
-        <v>2061</v>
+        <v>2070</v>
       </c>
       <c r="I581" s="2"/>
     </row>
     <row r="582" s="3" customFormat="1">
       <c r="A582" s="3" t="s">
-        <v>2062</v>
+        <v>2071</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="C582" s="3" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D582" s="3" t="s">
         <v>1245</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="F582" s="3" t="s">
-        <v>2064</v>
+        <v>149</v>
       </c>
       <c r="G582" s="3" t="s">
-        <v>2065</v>
+        <v>2072</v>
       </c>
       <c r="H582" s="4" t="s">
-        <v>2066</v>
+        <v>2073</v>
       </c>
       <c r="I582" s="3"/>
     </row>
     <row r="583" s="2" customFormat="1">
       <c r="A583" s="2" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="B583" s="2" t="s">
-        <v>2063</v>
+        <v>2075</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>73</v>
+        <v>392</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>1245</v>
+        <v>393</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>1085</v>
+        <v>223</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="G583" s="2" t="s">
-        <v>2068</v>
+        <v>2076</v>
       </c>
       <c r="H583" s="5" t="s">
-        <v>2069</v>
+        <v>2077</v>
       </c>
       <c r="I583" s="2"/>
     </row>
     <row r="584" s="3" customFormat="1">
       <c r="A584" s="3" t="s">
-        <v>2070</v>
+        <v>2078</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>2071</v>
+        <v>453</v>
       </c>
       <c r="C584" s="3" t="s">
-        <v>383</v>
+        <v>101</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>384</v>
+        <v>163</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3"/>
       <c r="H584" s="4" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
       <c r="I584" s="3"/>
     </row>
     <row r="585" s="2" customFormat="1">
       <c r="A585" s="2" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>443</v>
+        <v>2081</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-      <c r="G585" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="F585" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G585" s="2" t="s">
+        <v>2082</v>
+      </c>
       <c r="H585" s="5" t="s">
-        <v>2075</v>
+        <v>2083</v>
       </c>
       <c r="I585" s="2"/>
     </row>
     <row r="586" s="3" customFormat="1">
       <c r="A586" s="3" t="s">
-        <v>2076</v>
+        <v>2084</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>2077</v>
+        <v>2085</v>
       </c>
       <c r="C586" s="3" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E586" s="3" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F586" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G586" s="3" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="H586" s="4" t="s">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="I586" s="3"/>
     </row>
     <row r="587" s="2" customFormat="1">
       <c r="A587" s="2" t="s">
-        <v>2080</v>
+        <v>2088</v>
       </c>
       <c r="B587" s="2" t="s">
-        <v>2081</v>
+        <v>1746</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>65</v>
+        <v>1087</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G587" s="2" t="s">
-        <v>2082</v>
+        <v>2089</v>
       </c>
       <c r="H587" s="5" t="s">
-        <v>2083</v>
+        <v>2090</v>
       </c>
       <c r="I587" s="2"/>
     </row>
     <row r="588" s="3" customFormat="1">
       <c r="A588" s="3" t="s">
-        <v>2084</v>
+        <v>2091</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>1746</v>
       </c>
       <c r="C588" s="3" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E588" s="3" t="s">
-        <v>1085</v>
+        <v>12</v>
       </c>
       <c r="F588" s="3" t="s">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="G588" s="3" t="s">
-        <v>2085</v>
+        <v>2092</v>
       </c>
       <c r="H588" s="4" t="s">
-        <v>2086</v>
+        <v>2093</v>
       </c>
       <c r="I588" s="3"/>
     </row>
     <row r="589" s="2" customFormat="1">
       <c r="A589" s="2" t="s">
-        <v>2087</v>
+        <v>2094</v>
       </c>
       <c r="B589" s="2" t="s">
-        <v>1746</v>
+        <v>1495</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>81</v>
+        <v>211</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>82</v>
+        <v>538</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G589" s="2" t="s">
-        <v>2088</v>
+        <v>2095</v>
       </c>
       <c r="H589" s="5" t="s">
-        <v>2089</v>
+        <v>2096</v>
       </c>
       <c r="I589" s="2"/>
     </row>
     <row r="590" s="3" customFormat="1">
       <c r="A590" s="3" t="s">
-        <v>2090</v>
+        <v>2097</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>1496</v>
+        <v>2098</v>
       </c>
       <c r="C590" s="3" t="s">
-        <v>204</v>
+        <v>501</v>
       </c>
       <c r="D590" s="3" t="s">
-        <v>528</v>
+        <v>2099</v>
       </c>
       <c r="E590" s="3" t="s">
-        <v>148</v>
+        <v>353</v>
       </c>
       <c r="F590" s="3"/>
       <c r="G590" s="3"/>
       <c r="H590" s="4" t="s">
-        <v>2091</v>
+        <v>2100</v>
       </c>
       <c r="I590" s="3"/>
     </row>
     <row r="591" s="2" customFormat="1">
       <c r="A591" s="2" t="s">
-        <v>2092</v>
+        <v>2101</v>
       </c>
       <c r="B591" s="2" t="s">
-        <v>2093</v>
+        <v>683</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>490</v>
+        <v>684</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>2094</v>
+        <v>685</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>344</v>
+        <v>156</v>
       </c>
       <c r="F591" s="2"/>
       <c r="G591" s="2"/>
       <c r="H591" s="5" t="s">
-        <v>2095</v>
+        <v>2102</v>
       </c>
       <c r="I591" s="2"/>
     </row>
     <row r="592" s="3" customFormat="1">
       <c r="A592" s="3" t="s">
-        <v>2096</v>
+        <v>2103</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>674</v>
+        <v>2104</v>
       </c>
       <c r="C592" s="3" t="s">
-        <v>675</v>
+        <v>18</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>676</v>
+        <v>19</v>
       </c>
       <c r="E592" s="3" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="F592" s="3"/>
       <c r="G592" s="3"/>
       <c r="H592" s="4" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="I592" s="3"/>
     </row>
     <row r="593" s="2" customFormat="1">
       <c r="A593" s="2" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="B593" s="2" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="F593" s="2"/>
       <c r="G593" s="2"/>
       <c r="H593" s="5" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="I593" s="2"/>
     </row>
     <row r="594" s="3" customFormat="1">
       <c r="A594" s="3" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="C594" s="3" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D594" s="3" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E594" s="3" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="F594" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G594" s="3" t="s">
-        <v>2102</v>
+        <v>2110</v>
       </c>
       <c r="H594" s="4" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="I594" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:H594"/>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>