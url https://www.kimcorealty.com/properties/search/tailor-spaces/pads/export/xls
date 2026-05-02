--- v0 (2026-01-20)
+++ v1 (2026-05-02)
@@ -1,2501 +1,1910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="As of 01-20-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="As of 05-01-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 01-20-2026'!$A$1:$F$179</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 05-01-2026'!$A$1:$F$134</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="820">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="623">
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>SQ FT</t>
   </si>
   <si>
     <t>Available Spaces</t>
   </si>
   <si>
     <t>Property Details URL</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>Raintree Ranch Center</t>
   </si>
   <si>
     <t>1,000 SF</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118480</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
     <t>Mesa Riverview</t>
   </si>
   <si>
     <t>1,400 - 7,000 SF</t>
   </si>
   <si>
-    <t>46 (End Cap), 48, 52 (End Cap), 74, K95, K96</t>
+    <t>46 (End Cap), 48, 50 (New), 74 (New), K95, K96</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111780</t>
   </si>
   <si>
     <t>Red Mountain Gateway</t>
   </si>
   <si>
-    <t>1,472 - 2,937 SF</t>
-[...2 lines deleted...]
-    <t>10, 13 (End Cap)</t>
+    <t>1,472 SF</t>
+  </si>
+  <si>
+    <t>10 (New)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118350</t>
   </si>
   <si>
     <t>Phoenix</t>
   </si>
   <si>
-    <t>Camelback Village Square</t>
-[...10 lines deleted...]
-  <si>
     <t>Christown Spectrum</t>
   </si>
   <si>
     <t>1,540 SF</t>
   </si>
   <si>
-    <t>51 (End Cap)</t>
+    <t>51 (End Cap) (New)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117550</t>
   </si>
   <si>
-    <t>Peak Plaza</t>
-[...10 lines deleted...]
-  <si>
     <t>Plaza del Sol</t>
   </si>
   <si>
     <t>5,402 SF</t>
   </si>
   <si>
     <t>4 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/105570</t>
   </si>
   <si>
     <t>Scottsdale</t>
   </si>
   <si>
-    <t>Scottsdale Horizon</t>
-[...20 lines deleted...]
-    <t>https://www.kimcorealty.com/120450</t>
+    <t>Fountain Plaza</t>
+  </si>
+  <si>
+    <t>1,440 SF</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118280</t>
   </si>
   <si>
     <t>Tempe</t>
   </si>
   <si>
     <t>Pueblo Anozira</t>
   </si>
   <si>
     <t>1,527 SF</t>
   </si>
   <si>
     <t>21 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118800</t>
   </si>
   <si>
-    <t>Tucson</t>
-[...13 lines deleted...]
-  <si>
     <t>California</t>
   </si>
   <si>
     <t>Anaheim</t>
   </si>
   <si>
     <t>Brookhurst Center</t>
   </si>
   <si>
     <t>5,400 - 6,000 SF</t>
   </si>
   <si>
     <t>K42, K43</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114030</t>
   </si>
   <si>
-    <t>Bellflower</t>
-[...40 lines deleted...]
-  <si>
     <t>Chico</t>
   </si>
   <si>
     <t>Chico Crossroads</t>
   </si>
   <si>
     <t>4,800 SF</t>
   </si>
   <si>
     <t>19 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/114460</t>
   </si>
   <si>
     <t>Chino Hills</t>
   </si>
   <si>
-    <t>Chino Hills Marketplace</t>
-[...10 lines deleted...]
-  <si>
     <t>Laband Village S.C.</t>
   </si>
   <si>
-    <t>1,233 SF</t>
+    <t>1,233 - 5,128 SF</t>
+  </si>
+  <si>
+    <t>15 (End Cap) (New), 16</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113350</t>
+  </si>
+  <si>
+    <t>Covina</t>
+  </si>
+  <si>
+    <t>Covina Town Square</t>
+  </si>
+  <si>
+    <t>4,184 SF</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100370</t>
+  </si>
+  <si>
+    <t>Encinitas</t>
+  </si>
+  <si>
+    <t>El Camino Promenade</t>
+  </si>
+  <si>
+    <t>1,450 SF</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118440</t>
+  </si>
+  <si>
+    <t>Escondido</t>
+  </si>
+  <si>
+    <t>Del Norte Plaza</t>
+  </si>
+  <si>
+    <t>2,100 SF</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114080</t>
+  </si>
+  <si>
+    <t>Freedom</t>
+  </si>
+  <si>
+    <t>Freedom Centre</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120020</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Brookvale S.C.</t>
+  </si>
+  <si>
+    <t>2,000 SF</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114420</t>
+  </si>
+  <si>
+    <t>Hayward</t>
+  </si>
+  <si>
+    <t>Creekside Center</t>
+  </si>
+  <si>
+    <t>3,360 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114500</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>Kenneth Hahn Plaza</t>
+  </si>
+  <si>
+    <t>216 - 2,200 SF</t>
+  </si>
+  <si>
+    <t>13 (New), 14, 15, 26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114170</t>
+  </si>
+  <si>
+    <t>Montebello</t>
+  </si>
+  <si>
+    <t>Montebello Town Square</t>
+  </si>
+  <si>
+    <t>4,500 SF</t>
+  </si>
+  <si>
+    <t>K21 (Drive-Thru)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100400</t>
+  </si>
+  <si>
+    <t>Oceanside</t>
+  </si>
+  <si>
+    <t>Fire Mountain Center</t>
+  </si>
+  <si>
+    <t>1,960 - 2,460 SF</t>
+  </si>
+  <si>
+    <t>6 (End Cap), 7 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114110</t>
+  </si>
+  <si>
+    <t>Poway</t>
+  </si>
+  <si>
+    <t>Poway City Centre</t>
+  </si>
+  <si>
+    <t>1,955 - 1,974 SF</t>
+  </si>
+  <si>
+    <t>8, 9</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111950</t>
+  </si>
+  <si>
+    <t>Roseville</t>
+  </si>
+  <si>
+    <t>Crocker Ranch</t>
+  </si>
+  <si>
+    <t>4,665 SF</t>
+  </si>
+  <si>
+    <t>8 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116090</t>
+  </si>
+  <si>
+    <t>Stanford Ranch</t>
+  </si>
+  <si>
+    <t>1,801 SF</t>
+  </si>
+  <si>
+    <t>3 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111550</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>City Heights Center</t>
+  </si>
+  <si>
+    <t>1,192 SF</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://www.kimcorealty.com/113350</t>
-[...23 lines deleted...]
-    <t>2,606 SF</t>
+    <t>https://www.kimcorealty.com/116890</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>Cambrian Park Plaza</t>
+  </si>
+  <si>
+    <t>1,000 - 1,250 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap), 3 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118560</t>
+  </si>
+  <si>
+    <t>Silver Creek Plaza</t>
+  </si>
+  <si>
+    <t>1,800 SF</t>
+  </si>
+  <si>
+    <t>26 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118840</t>
+  </si>
+  <si>
+    <t>Stevens Creek Central</t>
+  </si>
+  <si>
+    <t>2,584 SF</t>
+  </si>
+  <si>
+    <t>1 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118190</t>
+  </si>
+  <si>
+    <t>San Leandro</t>
+  </si>
+  <si>
+    <t>Fashion Faire Place</t>
+  </si>
+  <si>
+    <t>1,629 - 3,900 SF</t>
+  </si>
+  <si>
+    <t>9 (End Cap), 10, 18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114550</t>
+  </si>
+  <si>
+    <t>Greenhouse Marketplace</t>
+  </si>
+  <si>
+    <t>1,000 - 1,980 SF</t>
+  </si>
+  <si>
+    <t>25, 27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120260</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>San Marcos Plaza</t>
+  </si>
+  <si>
+    <t>1,300 SF</t>
+  </si>
+  <si>
+    <t>5 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119930</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Fulton Market Place</t>
+  </si>
+  <si>
+    <t>1,467 SF</t>
+  </si>
+  <si>
+    <t>4 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113240</t>
+  </si>
+  <si>
+    <t>Santee</t>
+  </si>
+  <si>
+    <t>Santee Trolley Square</t>
+  </si>
+  <si>
+    <t>1,400 - 3,373 SF</t>
+  </si>
+  <si>
+    <t>35 (End Cap) (New), 36 (End Cap) (New), 43 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109910</t>
+  </si>
+  <si>
+    <t>Temecula</t>
+  </si>
+  <si>
+    <t>Palm Plaza S.C.</t>
+  </si>
+  <si>
+    <t>4,292 SF</t>
+  </si>
+  <si>
+    <t>10 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107620</t>
+  </si>
+  <si>
+    <t>Vail Ranch Plaza</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117640</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>Torrance Promenade</t>
+  </si>
+  <si>
+    <t>5,000 SF</t>
+  </si>
+  <si>
+    <t>18 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100380</t>
+  </si>
+  <si>
+    <t>Tustin</t>
+  </si>
+  <si>
+    <t>The District @ Tustin Legacy</t>
+  </si>
+  <si>
+    <t>1,267 SF</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/190741</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>Pavilions Place</t>
+  </si>
+  <si>
+    <t>2,515 - 17,962 SF</t>
+  </si>
+  <si>
+    <t>8, 13 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114290</t>
+  </si>
+  <si>
+    <t>Whittier</t>
+  </si>
+  <si>
+    <t>Whittwood Town Center</t>
+  </si>
+  <si>
+    <t>2,307 SF</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117680</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>River Point at Sheridan</t>
+  </si>
+  <si>
+    <t>3,790 SF</t>
+  </si>
+  <si>
+    <t>42 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120160</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Altamonte Springs</t>
+  </si>
+  <si>
+    <t>Renaissance Centre</t>
+  </si>
+  <si>
+    <t>1,604 - 2,000 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap), 17 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105740</t>
+  </si>
+  <si>
+    <t>Boynton Beach</t>
+  </si>
+  <si>
+    <t>Boynton West S.C.</t>
+  </si>
+  <si>
+    <t>0.93 ac</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100050</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Sunset Point 19 S.C.</t>
+  </si>
+  <si>
+    <t>1,800 - 2,062 SF</t>
+  </si>
+  <si>
+    <t>28 (End Cap), 30 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118390</t>
+  </si>
+  <si>
+    <t>Clermont</t>
+  </si>
+  <si>
+    <t>Clermont Landing</t>
+  </si>
+  <si>
+    <t>1,500 - 5,160 SF</t>
+  </si>
+  <si>
+    <t>31, 33 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120560</t>
+  </si>
+  <si>
+    <t>Dania Beach</t>
+  </si>
+  <si>
+    <t>Dania Pointe</t>
+  </si>
+  <si>
+    <t>4,513 - 7,500 SF</t>
+  </si>
+  <si>
+    <t>43 (End Cap), 49 (End Cap), 66 (End Cap), 100 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117480</t>
+  </si>
+  <si>
+    <t>Hollywood</t>
+  </si>
+  <si>
+    <t>Hollywood Hills Plaza</t>
+  </si>
+  <si>
+    <t>2,400 SF</t>
+  </si>
+  <si>
+    <t>28 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120640</t>
+  </si>
+  <si>
+    <t>Oakwood Plaza North &amp; South</t>
+  </si>
+  <si>
+    <t>3,877 - 7,223 SF</t>
+  </si>
+  <si>
+    <t>11, 13, K43</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111500</t>
+  </si>
+  <si>
+    <t>Homestead</t>
+  </si>
+  <si>
+    <t>Homestead Towne Square</t>
+  </si>
+  <si>
+    <t>3,312 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102030</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>Atlantic West</t>
+  </si>
+  <si>
+    <t>1.16 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120660</t>
+  </si>
+  <si>
+    <t>Riverplace S.C.</t>
+  </si>
+  <si>
+    <t>2,504 SF</t>
+  </si>
+  <si>
+    <t>29 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116500</t>
+  </si>
+  <si>
+    <t>Lake Wales</t>
+  </si>
+  <si>
+    <t>Lake Wales S.C.</t>
+  </si>
+  <si>
+    <t>0.80 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/193550</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Kendale Lakes Plaza</t>
+  </si>
+  <si>
+    <t>1,913 SF</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111530</t>
+  </si>
+  <si>
+    <t>North Miami Beach</t>
+  </si>
+  <si>
+    <t>Ives Dairy Crossing</t>
+  </si>
+  <si>
+    <t>1,500 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>13, 15 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103400</t>
+  </si>
+  <si>
+    <t>Oakland Park</t>
+  </si>
+  <si>
+    <t>Northridge S.C. – Oakland Park</t>
+  </si>
+  <si>
+    <t>22 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120590</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>Colonial Plaza</t>
+  </si>
+  <si>
+    <t>0.50 ac</t>
+  </si>
+  <si>
+    <t>k2</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118340</t>
+  </si>
+  <si>
+    <t>Phillips Crossing</t>
+  </si>
+  <si>
+    <t>3,599 SF</t>
+  </si>
+  <si>
+    <t>23 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118000</t>
+  </si>
+  <si>
+    <t>Sodo S.C.</t>
+  </si>
+  <si>
+    <t>3,735 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101250</t>
+  </si>
+  <si>
+    <t>The Marketplace at Dr Phillips</t>
+  </si>
+  <si>
+    <t>7 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118770</t>
+  </si>
+  <si>
+    <t>Palm Harbor</t>
+  </si>
+  <si>
+    <t>East Lake Woodlands</t>
+  </si>
+  <si>
+    <t>1.00 ac</t>
+  </si>
+  <si>
+    <t>k1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125530</t>
+  </si>
+  <si>
+    <t>Pensacola</t>
+  </si>
+  <si>
+    <t>University Town Center</t>
+  </si>
+  <si>
+    <t>1,400 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116400</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>Village Commons S.C.</t>
+  </si>
+  <si>
+    <t>30 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107150</t>
+  </si>
+  <si>
+    <t>Tampa</t>
+  </si>
+  <si>
+    <t>Mission Bell S.C.</t>
+  </si>
+  <si>
+    <t>1,353 SF</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111240</t>
+  </si>
+  <si>
+    <t>Wellington</t>
+  </si>
+  <si>
+    <t>Wellington Green Commons</t>
+  </si>
+  <si>
+    <t>2,200 SF</t>
+  </si>
+  <si>
+    <t>2 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120000</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>Camp Creek Marketplace II</t>
+  </si>
+  <si>
+    <t>0.40 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120210</t>
+  </si>
+  <si>
+    <t>Embry Village</t>
+  </si>
+  <si>
+    <t>1,348 - 3,300 SF</t>
+  </si>
+  <si>
+    <t>19, K59</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115760</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>Peachtree Hill</t>
+  </si>
+  <si>
+    <t>1,075 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125010</t>
+  </si>
+  <si>
+    <t>Promenade at Pleasant Hill</t>
+  </si>
+  <si>
+    <t>1,200 SF</t>
+  </si>
+  <si>
+    <t>30 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125020</t>
+  </si>
+  <si>
+    <t>Newnan</t>
+  </si>
+  <si>
+    <t>Newnan Pavilion</t>
+  </si>
+  <si>
+    <t>1,202 - 2,605 SF</t>
+  </si>
+  <si>
+    <t>10 (New), 14</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125380</t>
+  </si>
+  <si>
+    <t>Roswell</t>
+  </si>
+  <si>
+    <t>Roswell Crossing</t>
+  </si>
+  <si>
+    <t>2,700 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120140</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>Bel Air</t>
+  </si>
+  <si>
+    <t>Greenbrier S.C.</t>
+  </si>
+  <si>
+    <t>1,816 SF - 0.70 ac</t>
+  </si>
+  <si>
+    <t>19, 23 (End Cap), K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110500</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Villages at Urbana</t>
+  </si>
+  <si>
+    <t>1,351 SF</t>
+  </si>
+  <si>
+    <t>14 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110880</t>
+  </si>
+  <si>
+    <t>Owings Mills</t>
+  </si>
+  <si>
+    <t>Mill Station</t>
+  </si>
+  <si>
+    <t>7,000 SF</t>
+  </si>
+  <si>
+    <t>k21</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116780</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Memorial Plaza</t>
+  </si>
+  <si>
+    <t>1,700 - 4,675 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap), 5 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117210</t>
+  </si>
+  <si>
+    <t>Hyannis</t>
+  </si>
+  <si>
+    <t>Festival at Hyannis S.C.</t>
+  </si>
+  <si>
+    <t>1,550 SF</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111140</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>Rochester Hills</t>
+  </si>
+  <si>
+    <t>Winchester Center</t>
+  </si>
+  <si>
+    <t>17,542 SF</t>
+  </si>
+  <si>
+    <t>17 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125120</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>Troy Marketplace</t>
+  </si>
+  <si>
+    <t>2,013 SF</t>
+  </si>
+  <si>
+    <t>11 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125610</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>Maple Grove</t>
+  </si>
+  <si>
+    <t>Arbor Lakes Retail Center</t>
+  </si>
+  <si>
+    <t>45,940 SF</t>
+  </si>
+  <si>
+    <t>48 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100140</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>Creve Coeur</t>
+  </si>
+  <si>
+    <t>Heritage Place</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125230</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>Francisco Center</t>
+  </si>
+  <si>
+    <t>2,975 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118320</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>D'Andrea Marketplace</t>
+  </si>
+  <si>
+    <t>900 SF</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116030</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>Rockingham Plaza</t>
+  </si>
+  <si>
+    <t>8,000 SF</t>
+  </si>
+  <si>
+    <t>K15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106200</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>Cherry Hill</t>
+  </si>
+  <si>
+    <t>Brace Road Station</t>
+  </si>
+  <si>
+    <t>5,000 SF - 1.49 ac</t>
+  </si>
+  <si>
+    <t>K4, K18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103060</t>
+  </si>
+  <si>
+    <t>Garden State Pavilions</t>
+  </si>
+  <si>
+    <t>K26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116640</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>Central Center-Shoprite</t>
+  </si>
+  <si>
+    <t>4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117090</t>
+  </si>
+  <si>
+    <t>East Windsor</t>
+  </si>
+  <si>
+    <t>East Windsor Village</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100470</t>
+  </si>
+  <si>
+    <t>Holmdel</t>
+  </si>
+  <si>
+    <t>Commons at Holmdel</t>
+  </si>
+  <si>
+    <t>2,899 SF</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110080</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>East Northport</t>
+  </si>
+  <si>
+    <t>Northport Center</t>
+  </si>
+  <si>
+    <t>20,000 SF</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111930</t>
+  </si>
+  <si>
+    <t>Jericho</t>
+  </si>
+  <si>
+    <t>The Milleridge Inn</t>
+  </si>
+  <si>
+    <t>1.70 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117540</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Centrum @ Crossroads</t>
+  </si>
+  <si>
+    <t>1,400 - 24,975 SF</t>
+  </si>
+  <si>
+    <t>12, 18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100020</t>
+  </si>
+  <si>
+    <t>Crossroads Plaza</t>
+  </si>
+  <si>
+    <t>2,565 SF</t>
+  </si>
+  <si>
+    <t>38 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/104830</t>
+  </si>
+  <si>
+    <t>Cornelius</t>
+  </si>
+  <si>
+    <t>Jetton Village Shoppes</t>
+  </si>
+  <si>
+    <t>3,200 SF</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116720</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>New Hope Commons</t>
+  </si>
+  <si>
+    <t>1,543 SF</t>
+  </si>
+  <si>
+    <t>20 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100160</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>Brennan Station</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116710</t>
+  </si>
+  <si>
+    <t>Pleasant Valley Promenade</t>
+  </si>
+  <si>
+    <t>2,513 - 5,600 SF</t>
+  </si>
+  <si>
+    <t>2, k53 (End Cap), k55 (End Cap), k57 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101770</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>The Shoppes at Caveness Farms</t>
+  </si>
+  <si>
+    <t>21.00 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118660</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Clackamas</t>
+  </si>
+  <si>
+    <t>Clackamas Promenade</t>
+  </si>
+  <si>
+    <t>800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113770</t>
+  </si>
+  <si>
+    <t>Portland</t>
+  </si>
+  <si>
+    <t>Jantzen Beach Center</t>
+  </si>
+  <si>
+    <t>6,000 SF</t>
+  </si>
+  <si>
+    <t>K40</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117670</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>Cottman &amp; Bustleton Center</t>
+  </si>
+  <si>
+    <t>5,280 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106120</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Springfield S.C.</t>
+  </si>
+  <si>
+    <t>K27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102880</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
+  </si>
+  <si>
+    <t>Caguas</t>
+  </si>
+  <si>
+    <t>Plaza Centro</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113656</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Sunset Valley Marketfair</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113780</t>
+  </si>
+  <si>
+    <t>Brownsville</t>
+  </si>
+  <si>
+    <t>North Towne Plaza - Brownsville</t>
+  </si>
+  <si>
+    <t>0.58 - 5.69 ac</t>
+  </si>
+  <si>
+    <t>k6, K1, K2, K3, K4, K5, K8, K9, K10, K11</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120120</t>
+  </si>
+  <si>
+    <t>Burleson</t>
+  </si>
+  <si>
+    <t>Gateway Station</t>
+  </si>
+  <si>
+    <t>4,502 SF</t>
+  </si>
+  <si>
+    <t>27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/104960</t>
+  </si>
+  <si>
+    <t>College Station</t>
+  </si>
+  <si>
+    <t>Rock Prairie Marketplace</t>
+  </si>
+  <si>
+    <t>0.68 - 1.42 ac</t>
+  </si>
+  <si>
+    <t>K1, K2, K3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118650</t>
+  </si>
+  <si>
+    <t>Conroe</t>
+  </si>
+  <si>
+    <t>Conroe Marketplace</t>
+  </si>
+  <si>
+    <t>1,600 - 5,000 SF</t>
+  </si>
+  <si>
+    <t>21, K21, K33</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115550</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>Preston Forest Village</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115610</t>
+  </si>
+  <si>
+    <t>Frisco</t>
+  </si>
+  <si>
+    <t>Preston Lebanon Crossing</t>
+  </si>
+  <si>
+    <t>1,857 SF - 1.13 ac</t>
+  </si>
+  <si>
+    <t>20 (End Cap), 22, K30, K31, K35, K36, K37</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113960</t>
+  </si>
+  <si>
+    <t>Grand Prairie</t>
+  </si>
+  <si>
+    <t>Lake Prairie Towne Crossing</t>
+  </si>
+  <si>
+    <t>3,108 SF - 1.98 ac</t>
+  </si>
+  <si>
+    <t>31 (End Cap) (New), 36, 41 (End Cap), K59, K60, K61</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113540</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>Copperwood Village</t>
+  </si>
+  <si>
+    <t>1,755 - 2,254 SF</t>
+  </si>
+  <si>
+    <t>38 (End Cap), 61A (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113550</t>
+  </si>
+  <si>
+    <t>Shops at Three Corners</t>
+  </si>
+  <si>
+    <t>2,026 - 4,820 SF</t>
+  </si>
+  <si>
+    <t>26 (New), 28 (End Cap), 29</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120280</t>
+  </si>
+  <si>
+    <t>The Centre at Post Oak</t>
+  </si>
+  <si>
+    <t>1,333 - 1,600 SF</t>
+  </si>
+  <si>
+    <t>9, 11, 13</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117880</t>
+  </si>
+  <si>
+    <t>Tomball Crossing</t>
+  </si>
+  <si>
+    <t>4,900 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116930</t>
+  </si>
+  <si>
+    <t>Village Plaza at Bunker Hill</t>
+  </si>
+  <si>
+    <t>2,500 SF</t>
+  </si>
+  <si>
+    <t>44 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118210</t>
+  </si>
+  <si>
+    <t>Westchase S.C.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118790</t>
+  </si>
+  <si>
+    <t>Westhill Village</t>
+  </si>
+  <si>
+    <t>1,512 - 2,100 SF</t>
+  </si>
+  <si>
+    <t>20 (Drive-Thru) (End Cap), 23 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117840</t>
+  </si>
+  <si>
+    <t>Laredo</t>
+  </si>
+  <si>
+    <t>North Creek Plaza</t>
+  </si>
+  <si>
+    <t>1,215 - 3,117 SF</t>
+  </si>
+  <si>
+    <t>20, 26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118220</t>
+  </si>
+  <si>
+    <t>Plantation Centre</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119900</t>
+  </si>
+  <si>
+    <t>McAllen</t>
+  </si>
+  <si>
+    <t>Las Tiendas S.C.</t>
+  </si>
+  <si>
+    <t>1,534 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap), 1B</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120530</t>
+  </si>
+  <si>
+    <t>Market at Nolana</t>
+  </si>
+  <si>
+    <t>1,260 SF - 1.01 ac</t>
+  </si>
+  <si>
+    <t>9 (End Cap) (New), 10, 11, 17, K2, K3, K5</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120500</t>
+  </si>
+  <si>
+    <t>Trenton Crossing - North McAllen</t>
+  </si>
+  <si>
+    <t>1,019 - 2,445 SF</t>
+  </si>
+  <si>
+    <t>4, 6, 10</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118120</t>
+  </si>
+  <si>
+    <t>Mesquite</t>
+  </si>
+  <si>
+    <t>Kroger Plaza</t>
+  </si>
+  <si>
+    <t>2.57 ac</t>
+  </si>
+  <si>
+    <t>K11</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102560</t>
+  </si>
+  <si>
+    <t>Mission</t>
+  </si>
+  <si>
+    <t>Sharyland Towne Crossing</t>
+  </si>
+  <si>
+    <t>1,050 - 4,726 SF</t>
+  </si>
+  <si>
+    <t>3, 5, 11, 12, 36, 37 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120510</t>
+  </si>
+  <si>
+    <t>Pasadena</t>
+  </si>
+  <si>
+    <t>Fairway Plaza</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://www.kimcorealty.com/101860</t>
-[...1945 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/100100</t>
   </si>
   <si>
     <t>Rio Grande City</t>
   </si>
   <si>
     <t>Starr Plaza</t>
   </si>
   <si>
     <t>1,650 SF - 0.97 ac</t>
   </si>
   <si>
     <t>13, K1</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120480</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>Fiesta Trails</t>
   </si>
   <si>
-    <t>1,050 - 2,400 SF</t>
-[...2 lines deleted...]
-    <t>2, 6 (End Cap) (New), 27 (New), 36 (End Cap), 5A</t>
+    <t>1,050 - 4,020 SF</t>
+  </si>
+  <si>
+    <t>2, 6 (End Cap), 23 (End Cap) (New), 27, 36 (End Cap), 5A</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120200</t>
   </si>
   <si>
     <t>The Shoppes at Wilderness Oaks</t>
   </si>
   <si>
     <t>0.96 ac</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118690</t>
   </si>
   <si>
     <t>Westover Square</t>
   </si>
   <si>
     <t>1.13 - 3.00 ac</t>
   </si>
   <si>
     <t>K5, K8</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120730</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>Grand Parkway Marketplace</t>
   </si>
   <si>
     <t>1,066 SF - 0.75 ac</t>
   </si>
   <si>
-    <t>19, 25, 29, 30, 24A, K89</t>
+    <t>19 (New), 25, 29, 30, 24A, K89</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117500</t>
   </si>
   <si>
     <t>Tomball</t>
   </si>
   <si>
     <t>Tomball Marketplace</t>
   </si>
   <si>
     <t>1,320 SF - 2.20 ac</t>
   </si>
   <si>
     <t>3 (New), 28 (End Cap), 31 (End Cap), K1</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118670</t>
   </si>
   <si>
-    <t>Webster</t>
-[...10 lines deleted...]
-  <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>Fairfax</t>
   </si>
   <si>
     <t>Main Street Marketplace</t>
   </si>
   <si>
-    <t>1,358 - 1,624 SF</t>
-[...2 lines deleted...]
-    <t>16 (New), 20 (End Cap)</t>
+    <t>1,358 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/115600</t>
   </si>
   <si>
     <t>Sterling</t>
   </si>
   <si>
     <t>Potomac Run Plaza</t>
   </si>
   <si>
-    <t>5,931 - 6,650 SF</t>
-[...2 lines deleted...]
-    <t>19, 25</t>
+    <t>6,650 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110210</t>
   </si>
   <si>
     <t>Woodbridge</t>
   </si>
   <si>
     <t>Stonebridge at Potomac Town Center</t>
   </si>
   <si>
     <t>1,467 - 3,700 SF</t>
   </si>
   <si>
     <t>k64 (End Cap), k65, k66, k67, k68, k69 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/124760</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>Auburn</t>
-[...13 lines deleted...]
-  <si>
     <t>Puyallup</t>
   </si>
   <si>
     <t>Meridian Town Center</t>
   </si>
   <si>
     <t>1,803 SF</t>
   </si>
   <si>
-    <t>14 (End Cap)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/120370</t>
   </si>
   <si>
     <t>South Hill Center</t>
   </si>
   <si>
-    <t>1,905 SF</t>
+    <t>1,500 - 1,905 SF</t>
+  </si>
+  <si>
+    <t>2, 4 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120390</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.kimcorealty.com/101670</t>
   </si>
   <si>
     <t>Tukwila</t>
   </si>
   <si>
     <t>Parkway Super Center</t>
   </si>
   <si>
     <t>5,924 - 6,240 SF</t>
   </si>
   <si>
     <t>28 (End Cap), 29 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/100500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
@@ -2561,69 +1970,69 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118290" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118300" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118840" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101230" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118170" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117520" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110630" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/126000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110140" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117450" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118970" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118980" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125260" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102820" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/108790" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117830" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117890" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101670" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120640" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G179"/>
+  <dimension ref="A1:G134"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.1408672332764" customWidth="1" style="1"/>
     <col min="2" max="2" width="26.5099143981934" customWidth="1" style="1"/>
     <col min="3" max="3" width="49.6289596557617" customWidth="1" style="1"/>
-    <col min="4" max="4" width="27.1378898620605" customWidth="1" style="1"/>
-    <col min="5" max="5" width="80.8953247070313" customWidth="1" style="1"/>
+    <col min="4" max="4" width="23.9563426971436" customWidth="1" style="1"/>
+    <col min="5" max="5" width="72.7167587280273" customWidth="1" style="1"/>
     <col min="6" max="6" width="51.1795539855957" customWidth="1" style="1"/>
     <col min="7" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" s="6" customFormat="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6"/>
     </row>
@@ -2715,3680 +2124,2735 @@
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="3"/>
     </row>
     <row r="7" s="2" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G7" s="2"/>
     </row>
     <row r="8" s="3" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" s="2" customFormat="1">
       <c r="A9" s="2" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G9" s="2"/>
     </row>
     <row r="10" s="3" customFormat="1">
       <c r="A10" s="3" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" s="2" customFormat="1">
       <c r="A11" s="2" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G11" s="2"/>
     </row>
     <row r="12" s="3" customFormat="1">
       <c r="A12" s="3" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G12" s="3"/>
     </row>
     <row r="13" s="2" customFormat="1">
       <c r="A13" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G13" s="2"/>
     </row>
     <row r="14" s="3" customFormat="1">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G14" s="3"/>
     </row>
     <row r="15" s="2" customFormat="1">
       <c r="A15" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" s="3" customFormat="1">
       <c r="A16" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G16" s="3"/>
     </row>
     <row r="17" s="2" customFormat="1">
       <c r="A17" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" s="3" customFormat="1">
       <c r="A18" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" s="2" customFormat="1">
       <c r="A19" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" s="3" customFormat="1">
       <c r="A20" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G20" s="3"/>
     </row>
     <row r="21" s="2" customFormat="1">
       <c r="A21" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G21" s="2"/>
     </row>
     <row r="22" s="3" customFormat="1">
       <c r="A22" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" s="2" customFormat="1">
       <c r="A23" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G23" s="2"/>
     </row>
     <row r="24" s="3" customFormat="1">
       <c r="A24" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G24" s="3"/>
     </row>
     <row r="25" s="2" customFormat="1">
       <c r="A25" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G25" s="2"/>
     </row>
     <row r="26" s="3" customFormat="1">
       <c r="A26" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G26" s="3"/>
     </row>
     <row r="27" s="2" customFormat="1">
       <c r="A27" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G27" s="2"/>
     </row>
     <row r="28" s="3" customFormat="1">
       <c r="A28" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G28" s="3"/>
     </row>
     <row r="29" s="2" customFormat="1">
       <c r="A29" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G29" s="2"/>
     </row>
     <row r="30" s="3" customFormat="1">
       <c r="A30" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G30" s="3"/>
     </row>
     <row r="31" s="2" customFormat="1">
       <c r="A31" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G31" s="2"/>
     </row>
     <row r="32" s="3" customFormat="1">
       <c r="A32" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G32" s="3"/>
     </row>
     <row r="33" s="2" customFormat="1">
       <c r="A33" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G33" s="2"/>
     </row>
     <row r="34" s="3" customFormat="1">
       <c r="A34" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>89</v>
+        <v>160</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G34" s="3"/>
     </row>
     <row r="35" s="2" customFormat="1">
       <c r="A35" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G35" s="2"/>
     </row>
     <row r="36" s="3" customFormat="1">
       <c r="A36" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>9</v>
+        <v>169</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G36" s="3"/>
     </row>
     <row r="37" s="2" customFormat="1">
       <c r="A37" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="G37" s="2"/>
     </row>
     <row r="38" s="3" customFormat="1">
       <c r="A38" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="G38" s="3"/>
     </row>
     <row r="39" s="2" customFormat="1">
       <c r="A39" s="2" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="G39" s="2"/>
     </row>
     <row r="40" s="3" customFormat="1">
       <c r="A40" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="G40" s="3"/>
     </row>
     <row r="41" s="2" customFormat="1">
       <c r="A41" s="2" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="G41" s="2"/>
     </row>
     <row r="42" s="3" customFormat="1">
       <c r="A42" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="G42" s="3"/>
     </row>
     <row r="43" s="2" customFormat="1">
       <c r="A43" s="2" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="G43" s="2"/>
     </row>
     <row r="44" s="3" customFormat="1">
       <c r="A44" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>9</v>
+        <v>211</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="G44" s="3"/>
     </row>
     <row r="45" s="2" customFormat="1">
       <c r="A45" s="2" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="G45" s="2"/>
     </row>
     <row r="46" s="3" customFormat="1">
       <c r="A46" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="G46" s="3"/>
     </row>
     <row r="47" s="2" customFormat="1">
       <c r="A47" s="2" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>215</v>
+        <v>128</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="G47" s="2"/>
     </row>
     <row r="48" s="3" customFormat="1">
       <c r="A48" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>220</v>
+        <v>77</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="G48" s="3"/>
     </row>
     <row r="49" s="2" customFormat="1">
       <c r="A49" s="2" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="G49" s="2"/>
     </row>
     <row r="50" s="3" customFormat="1">
       <c r="A50" s="3" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>230</v>
+        <v>77</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="G50" s="3"/>
     </row>
     <row r="51" s="2" customFormat="1">
       <c r="A51" s="2" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="G51" s="2"/>
     </row>
     <row r="52" s="3" customFormat="1">
       <c r="A52" s="3" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G52" s="3"/>
     </row>
     <row r="53" s="2" customFormat="1">
       <c r="A53" s="2" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="G53" s="2"/>
     </row>
     <row r="54" s="3" customFormat="1">
       <c r="A54" s="3" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="G54" s="3"/>
     </row>
     <row r="55" s="2" customFormat="1">
       <c r="A55" s="2" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G55" s="2"/>
     </row>
     <row r="56" s="3" customFormat="1">
       <c r="A56" s="3" t="s">
-        <v>258</v>
+        <v>188</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>241</v>
+        <v>110</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G56" s="3"/>
     </row>
     <row r="57" s="2" customFormat="1">
       <c r="A57" s="2" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E57" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="5" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="G57" s="2"/>
     </row>
     <row r="58" s="3" customFormat="1">
       <c r="A58" s="3" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B58" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="C58" s="3" t="s">
+      <c r="D58" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="D58" s="3" t="s">
+      <c r="E58" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="E58" s="3" t="s">
+      <c r="F58" s="4" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G58" s="3"/>
     </row>
     <row r="59" s="2" customFormat="1">
       <c r="A59" s="2" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B59" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C59" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="C59" s="2" t="s">
+      <c r="D59" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="E59" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F59" s="5" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="G59" s="2"/>
     </row>
     <row r="60" s="3" customFormat="1">
       <c r="A60" s="3" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B60" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="F60" s="4" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="G60" s="3"/>
     </row>
     <row r="61" s="2" customFormat="1">
       <c r="A61" s="2" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C61" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="E61" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="F61" s="5" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="G61" s="2"/>
     </row>
     <row r="62" s="3" customFormat="1">
       <c r="A62" s="3" t="s">
-        <v>263</v>
+        <v>188</v>
       </c>
       <c r="B62" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="C62" s="3" t="s">
+      <c r="E62" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="D62" s="3" t="s">
+      <c r="F62" s="4" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="G62" s="3"/>
     </row>
     <row r="63" s="2" customFormat="1">
       <c r="A63" s="2" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B63" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="E63" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F63" s="5" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
       <c r="G63" s="2"/>
     </row>
     <row r="64" s="3" customFormat="1">
       <c r="A64" s="3" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="F64" s="4" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
       <c r="G64" s="3"/>
     </row>
     <row r="65" s="2" customFormat="1">
       <c r="A65" s="2" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B65" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" s="5" t="s">
         <v>303</v>
-      </c>
-[...10 lines deleted...]
-        <v>307</v>
       </c>
       <c r="G65" s="2"/>
     </row>
     <row r="66" s="3" customFormat="1">
       <c r="A66" s="3" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="G66" s="3"/>
     </row>
     <row r="67" s="2" customFormat="1">
       <c r="A67" s="2" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="G67" s="2"/>
     </row>
     <row r="68" s="3" customFormat="1">
       <c r="A68" s="3" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>320</v>
+        <v>28</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="G68" s="3"/>
     </row>
     <row r="69" s="2" customFormat="1">
       <c r="A69" s="2" t="s">
-        <v>263</v>
+        <v>317</v>
       </c>
       <c r="B69" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F69" s="5" t="s">
         <v>322</v>
-      </c>
-[...10 lines deleted...]
-        <v>325</v>
       </c>
       <c r="G69" s="2"/>
     </row>
     <row r="70" s="3" customFormat="1">
       <c r="A70" s="3" t="s">
-        <v>263</v>
+        <v>317</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E70" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="C70" s="3" t="s">
+      <c r="F70" s="4" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
       <c r="G70" s="3"/>
     </row>
     <row r="71" s="2" customFormat="1">
       <c r="A71" s="2" t="s">
-        <v>263</v>
+        <v>317</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C71" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D71" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="E71" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="5" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="G71" s="2"/>
     </row>
     <row r="72" s="3" customFormat="1">
       <c r="A72" s="3" t="s">
-        <v>263</v>
+        <v>333</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>335</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>336</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>117</v>
+        <v>337</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G72" s="3"/>
     </row>
     <row r="73" s="2" customFormat="1">
       <c r="A73" s="2" t="s">
-        <v>263</v>
+        <v>333</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G73" s="2"/>
     </row>
     <row r="74" s="3" customFormat="1">
       <c r="A74" s="3" t="s">
-        <v>263</v>
+        <v>344</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>117</v>
+        <v>348</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="G74" s="3"/>
     </row>
     <row r="75" s="2" customFormat="1">
       <c r="A75" s="2" t="s">
-        <v>263</v>
+        <v>344</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G75" s="2"/>
     </row>
     <row r="76" s="3" customFormat="1">
       <c r="A76" s="3" t="s">
-        <v>263</v>
+        <v>355</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G76" s="3"/>
     </row>
     <row r="77" s="2" customFormat="1">
       <c r="A77" s="2" t="s">
-        <v>263</v>
+        <v>361</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>358</v>
+        <v>48</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="G77" s="2"/>
     </row>
     <row r="78" s="3" customFormat="1">
       <c r="A78" s="3" t="s">
-        <v>263</v>
+        <v>365</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>363</v>
+        <v>59</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="G78" s="3"/>
     </row>
     <row r="79" s="2" customFormat="1">
       <c r="A79" s="2" t="s">
-        <v>263</v>
+        <v>365</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>315</v>
+        <v>372</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="G79" s="2"/>
     </row>
     <row r="80" s="3" customFormat="1">
       <c r="A80" s="3" t="s">
-        <v>263</v>
+        <v>375</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="G80" s="3"/>
     </row>
     <row r="81" s="2" customFormat="1">
       <c r="A81" s="2" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="G81" s="2"/>
     </row>
     <row r="82" s="3" customFormat="1">
       <c r="A82" s="3" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>379</v>
+        <v>164</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>154</v>
+        <v>388</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="G82" s="3"/>
     </row>
     <row r="83" s="2" customFormat="1">
       <c r="A83" s="2" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>383</v>
+        <v>271</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="G83" s="2"/>
     </row>
     <row r="84" s="3" customFormat="1">
       <c r="A84" s="3" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>387</v>
+        <v>90</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>388</v>
+        <v>77</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="G84" s="3"/>
     </row>
     <row r="85" s="2" customFormat="1">
       <c r="A85" s="2" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>139</v>
+        <v>399</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="G85" s="2"/>
     </row>
     <row r="86" s="3" customFormat="1">
       <c r="A86" s="3" t="s">
-        <v>263</v>
+        <v>402</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>192</v>
+        <v>405</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>198</v>
+        <v>406</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="G86" s="3"/>
     </row>
     <row r="87" s="2" customFormat="1">
       <c r="A87" s="2" t="s">
-        <v>263</v>
+        <v>402</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>399</v>
+        <v>77</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="G87" s="2"/>
     </row>
     <row r="88" s="3" customFormat="1">
       <c r="A88" s="3" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="G88" s="3"/>
     </row>
     <row r="89" s="2" customFormat="1">
       <c r="A89" s="2" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="G89" s="2"/>
     </row>
     <row r="90" s="3" customFormat="1">
       <c r="A90" s="3" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="F90" s="4" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="G90" s="3"/>
     </row>
     <row r="91" s="2" customFormat="1">
       <c r="A91" s="2" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>80</v>
+        <v>430</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="G91" s="2"/>
     </row>
     <row r="92" s="3" customFormat="1">
       <c r="A92" s="3" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>420</v>
+        <v>123</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="F92" s="4" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="G92" s="3"/>
     </row>
     <row r="93" s="2" customFormat="1">
       <c r="A93" s="2" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="G93" s="2"/>
     </row>
     <row r="94" s="3" customFormat="1">
       <c r="A94" s="3" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>431</v>
+        <v>271</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>432</v>
+        <v>443</v>
       </c>
       <c r="G94" s="3"/>
     </row>
     <row r="95" s="2" customFormat="1">
       <c r="A95" s="2" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="B95" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="E95" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="C95" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F95" s="5" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="G95" s="2"/>
     </row>
     <row r="96" s="3" customFormat="1">
       <c r="A96" s="3" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>251</v>
+        <v>452</v>
       </c>
       <c r="F96" s="4" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G96" s="3"/>
     </row>
     <row r="97" s="2" customFormat="1">
       <c r="A97" s="2" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>446</v>
+        <v>388</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="G97" s="2"/>
     </row>
     <row r="98" s="3" customFormat="1">
       <c r="A98" s="3" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>450</v>
+        <v>392</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="F98" s="4" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="G98" s="3"/>
     </row>
     <row r="99" s="2" customFormat="1">
       <c r="A99" s="2" t="s">
-        <v>433</v>
+        <v>463</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>455</v>
+        <v>76</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G99" s="2"/>
     </row>
     <row r="100" s="3" customFormat="1">
       <c r="A100" s="3" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>461</v>
+        <v>9</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>456</v>
+        <v>217</v>
       </c>
       <c r="F100" s="4" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="G100" s="3"/>
     </row>
     <row r="101" s="2" customFormat="1">
       <c r="A101" s="2" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="G101" s="2"/>
     </row>
     <row r="102" s="3" customFormat="1">
       <c r="A102" s="3" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="G102" s="3"/>
     </row>
     <row r="103" s="2" customFormat="1">
       <c r="A103" s="2" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="G103" s="2"/>
     </row>
     <row r="104" s="3" customFormat="1">
       <c r="A104" s="3" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="G104" s="3"/>
     </row>
     <row r="105" s="2" customFormat="1">
       <c r="A105" s="2" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>486</v>
+        <v>372</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="G105" s="2"/>
     </row>
     <row r="106" s="3" customFormat="1">
       <c r="A106" s="3" t="s">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="G106" s="3"/>
     </row>
     <row r="107" s="2" customFormat="1">
       <c r="A107" s="2" t="s">
-        <v>495</v>
+        <v>468</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="G107" s="2"/>
     </row>
     <row r="108" s="3" customFormat="1">
       <c r="A108" s="3" t="s">
-        <v>501</v>
+        <v>468</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>79</v>
+        <v>508</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="G108" s="3"/>
     </row>
     <row r="109" s="2" customFormat="1">
       <c r="A109" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B109" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="B109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="2" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G109" s="2"/>
     </row>
     <row r="110" s="3" customFormat="1">
       <c r="A110" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B110" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="B110" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="3" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="G110" s="3"/>
     </row>
     <row r="111" s="2" customFormat="1">
       <c r="A111" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="B111" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>476</v>
+        <v>521</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="G111" s="2"/>
     </row>
     <row r="112" s="3" customFormat="1">
       <c r="A112" s="3" t="s">
-        <v>520</v>
+        <v>468</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G112" s="3"/>
     </row>
     <row r="113" s="2" customFormat="1">
       <c r="A113" s="2" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B113" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C113" s="2" t="s">
         <v>527</v>
       </c>
-      <c r="C113" s="2" t="s">
+      <c r="D113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="F113" s="5" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>530</v>
       </c>
       <c r="G113" s="2"/>
     </row>
     <row r="114" s="3" customFormat="1">
       <c r="A114" s="3" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B114" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="C114" s="3" t="s">
+      <c r="E114" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="D114" s="3" t="s">
+      <c r="F114" s="4" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G114" s="3"/>
     </row>
     <row r="115" s="2" customFormat="1">
       <c r="A115" s="2" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C115" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>538</v>
       </c>
       <c r="G115" s="2"/>
     </row>
     <row r="116" s="3" customFormat="1">
       <c r="A116" s="3" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>539</v>
       </c>
       <c r="D116" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F116" s="4" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
       <c r="G116" s="3"/>
     </row>
     <row r="117" s="2" customFormat="1">
       <c r="A117" s="2" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B117" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C117" s="2" t="s">
         <v>542</v>
       </c>
-      <c r="C117" s="2" t="s">
+      <c r="D117" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="E117" s="2" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>545</v>
       </c>
       <c r="G117" s="2"/>
     </row>
     <row r="118" s="3" customFormat="1">
       <c r="A118" s="3" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C118" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="C118" s="3" t="s">
+      <c r="D118" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="D118" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="3" t="s">
-        <v>117</v>
+        <v>548</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="G118" s="3"/>
     </row>
     <row r="119" s="2" customFormat="1">
       <c r="A119" s="2" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>341</v>
+        <v>552</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G119" s="2"/>
     </row>
     <row r="120" s="3" customFormat="1">
       <c r="A120" s="3" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>554</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>555</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>557</v>
       </c>
       <c r="F120" s="4" t="s">
         <v>558</v>
       </c>
       <c r="G120" s="3"/>
     </row>
     <row r="121" s="2" customFormat="1">
       <c r="A121" s="2" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>355</v>
+        <v>562</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G121" s="2"/>
     </row>
     <row r="122" s="3" customFormat="1">
       <c r="A122" s="3" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>565</v>
+        <v>305</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>117</v>
+        <v>566</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G122" s="3"/>
     </row>
     <row r="123" s="2" customFormat="1">
       <c r="A123" s="2" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>130</v>
+        <v>570</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="G123" s="2"/>
     </row>
     <row r="124" s="3" customFormat="1">
       <c r="A124" s="3" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F124" s="4" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="G124" s="3"/>
     </row>
     <row r="125" s="2" customFormat="1">
       <c r="A125" s="2" t="s">
-        <v>576</v>
+        <v>468</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>580</v>
       </c>
       <c r="G125" s="2"/>
     </row>
     <row r="126" s="3" customFormat="1">
       <c r="A126" s="3" t="s">
-        <v>576</v>
+        <v>468</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>581</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>582</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>583</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>584</v>
       </c>
       <c r="G126" s="3"/>
     </row>
     <row r="127" s="2" customFormat="1">
       <c r="A127" s="2" t="s">
-        <v>576</v>
+        <v>468</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>585</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>586</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>589</v>
       </c>
       <c r="G127" s="2"/>
     </row>
     <row r="128" s="3" customFormat="1">
       <c r="A128" s="3" t="s">
-        <v>576</v>
+        <v>468</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>590</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>591</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>169</v>
+        <v>592</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F128" s="4" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G128" s="3"/>
     </row>
     <row r="129" s="2" customFormat="1">
       <c r="A129" s="2" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>596</v>
+        <v>115</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="G129" s="2"/>
     </row>
     <row r="130" s="3" customFormat="1">
       <c r="A130" s="3" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>426</v>
+        <v>33</v>
       </c>
       <c r="F130" s="4" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="G130" s="3"/>
     </row>
     <row r="131" s="2" customFormat="1">
       <c r="A131" s="2" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="G131" s="2"/>
     </row>
     <row r="132" s="3" customFormat="1">
       <c r="A132" s="3" t="s">
-        <v>576</v>
+        <v>609</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>388</v>
+        <v>326</v>
       </c>
       <c r="F132" s="4" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="G132" s="3"/>
     </row>
     <row r="133" s="2" customFormat="1">
       <c r="A133" s="2" t="s">
         <v>609</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>610</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="G133" s="2"/>
     </row>
     <row r="134" s="3" customFormat="1">
       <c r="A134" s="3" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="F134" s="4" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="G134" s="3"/>
     </row>
-    <row r="135" s="2" customFormat="1">
-[...943 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:F179"/>
+  <autoFilter ref="A1:F134"/>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
@@ -6479,74 +4943,29 @@
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
     <hyperlink ref="F115" r:id="rId114"/>
     <hyperlink ref="F116" r:id="rId115"/>
     <hyperlink ref="F117" r:id="rId116"/>
     <hyperlink ref="F118" r:id="rId117"/>
     <hyperlink ref="F119" r:id="rId118"/>
     <hyperlink ref="F120" r:id="rId119"/>
     <hyperlink ref="F121" r:id="rId120"/>
     <hyperlink ref="F122" r:id="rId121"/>
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
     <hyperlink ref="F129" r:id="rId128"/>
     <hyperlink ref="F130" r:id="rId129"/>
     <hyperlink ref="F131" r:id="rId130"/>
     <hyperlink ref="F132" r:id="rId131"/>
     <hyperlink ref="F133" r:id="rId132"/>
     <hyperlink ref="F134" r:id="rId133"/>
-    <hyperlink ref="F135" r:id="rId134"/>
-[...43 lines deleted...]
-    <hyperlink ref="F179" r:id="rId178"/>
   </hyperlinks>
   <headerFooter/>
 </worksheet>
 </file>