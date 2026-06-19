--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -1,1471 +1,1450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="As of 05-01-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="As of 06-19-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 05-01-2026'!$A$1:$F$134</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 06-19-2026'!$A$1:$F$131</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="615">
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>SQ FT</t>
   </si>
   <si>
     <t>Available Spaces</t>
   </si>
   <si>
     <t>Property Details URL</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>Raintree Ranch Center</t>
   </si>
   <si>
     <t>1,000 SF</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118480</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
     <t>Mesa Riverview</t>
   </si>
   <si>
     <t>1,400 - 7,000 SF</t>
   </si>
   <si>
-    <t>46 (End Cap), 48, 50 (New), 74 (New), K95, K96</t>
+    <t>46 (End Cap), 48, 50, 74 (New), K95, K96</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111780</t>
   </si>
   <si>
     <t>Red Mountain Gateway</t>
   </si>
   <si>
     <t>1,472 SF</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118350</t>
+  </si>
+  <si>
+    <t>Phoenix</t>
+  </si>
+  <si>
+    <t>Christown Spectrum</t>
+  </si>
+  <si>
+    <t>1,540 SF</t>
+  </si>
+  <si>
+    <t>51 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117550</t>
+  </si>
+  <si>
+    <t>Plaza del Sol</t>
+  </si>
+  <si>
+    <t>5,402 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105570</t>
+  </si>
+  <si>
+    <t>Scottsdale</t>
+  </si>
+  <si>
+    <t>Fountain Plaza</t>
+  </si>
+  <si>
+    <t>1,440 SF</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118280</t>
+  </si>
+  <si>
+    <t>Tempe</t>
+  </si>
+  <si>
+    <t>Pueblo Anozira</t>
+  </si>
+  <si>
+    <t>1,527 SF</t>
+  </si>
+  <si>
+    <t>21 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118800</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Anaheim</t>
+  </si>
+  <si>
+    <t>Brookhurst Center</t>
+  </si>
+  <si>
+    <t>5,400 - 6,000 SF</t>
+  </si>
+  <si>
+    <t>K42, K43</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114030</t>
+  </si>
+  <si>
+    <t>Carlsbad</t>
+  </si>
+  <si>
+    <t>North County Plaza</t>
+  </si>
+  <si>
+    <t>2,100 SF</t>
+  </si>
+  <si>
+    <t>22 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114250</t>
+  </si>
+  <si>
+    <t>Chico</t>
+  </si>
+  <si>
+    <t>Chico Crossroads</t>
+  </si>
+  <si>
+    <t>4,800 SF</t>
+  </si>
+  <si>
+    <t>19 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114460</t>
+  </si>
+  <si>
+    <t>Chino Hills</t>
+  </si>
+  <si>
+    <t>Laband Village S.C.</t>
+  </si>
+  <si>
+    <t>5,128 SF</t>
+  </si>
+  <si>
+    <t>15 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113350</t>
+  </si>
+  <si>
+    <t>Covina</t>
+  </si>
+  <si>
+    <t>Covina Town Square</t>
+  </si>
+  <si>
+    <t>4,184 SF</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100370</t>
+  </si>
+  <si>
+    <t>Encinitas</t>
+  </si>
+  <si>
+    <t>El Camino Promenade</t>
+  </si>
+  <si>
+    <t>1,450 SF</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118440</t>
+  </si>
+  <si>
+    <t>Escondido</t>
+  </si>
+  <si>
+    <t>Del Norte Plaza</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114080</t>
+  </si>
+  <si>
+    <t>Freedom</t>
+  </si>
+  <si>
+    <t>Freedom Centre</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120020</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Brookvale S.C.</t>
+  </si>
+  <si>
+    <t>2,000 SF</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114420</t>
+  </si>
+  <si>
+    <t>Hayward</t>
+  </si>
+  <si>
+    <t>Creekside Center</t>
+  </si>
+  <si>
+    <t>3,360 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114500</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>Kenneth Hahn Plaza</t>
+  </si>
+  <si>
+    <t>216 - 2,200 SF</t>
+  </si>
+  <si>
+    <t>13 (New), 14, 15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114170</t>
+  </si>
+  <si>
+    <t>Montebello</t>
+  </si>
+  <si>
+    <t>Montebello Town Square</t>
+  </si>
+  <si>
+    <t>4,500 SF</t>
+  </si>
+  <si>
+    <t>K21 (Drive-Thru)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100400</t>
+  </si>
+  <si>
+    <t>Oceanside</t>
+  </si>
+  <si>
+    <t>Fire Mountain Center</t>
+  </si>
+  <si>
+    <t>1,960 - 2,460 SF</t>
+  </si>
+  <si>
+    <t>6 (End Cap), 7 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114110</t>
+  </si>
+  <si>
+    <t>Poway</t>
+  </si>
+  <si>
+    <t>Poway City Centre</t>
+  </si>
+  <si>
+    <t>1,955 - 1,974 SF</t>
+  </si>
+  <si>
+    <t>8, 9</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111950</t>
+  </si>
+  <si>
+    <t>Roseville</t>
+  </si>
+  <si>
+    <t>Crocker Ranch</t>
+  </si>
+  <si>
+    <t>4,665 SF</t>
+  </si>
+  <si>
+    <t>8 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116090</t>
+  </si>
+  <si>
+    <t>Stanford Ranch</t>
+  </si>
+  <si>
+    <t>1,801 SF</t>
+  </si>
+  <si>
+    <t>3 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111550</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>City Heights Center</t>
+  </si>
+  <si>
+    <t>1,192 SF</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116890</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>Cambrian Park Plaza</t>
+  </si>
+  <si>
+    <t>700 - 1,250 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap), 3 (End Cap), 6 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118560</t>
+  </si>
+  <si>
+    <t>Stevens Creek Central</t>
+  </si>
+  <si>
+    <t>2,584 SF</t>
+  </si>
+  <si>
+    <t>1 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118190</t>
+  </si>
+  <si>
+    <t>San Leandro</t>
+  </si>
+  <si>
+    <t>Fashion Faire Place</t>
+  </si>
+  <si>
+    <t>1,629 - 2,600 SF</t>
+  </si>
+  <si>
+    <t>10, 18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114550</t>
+  </si>
+  <si>
+    <t>Greenhouse Marketplace</t>
+  </si>
+  <si>
+    <t>1,000 - 1,980 SF</t>
+  </si>
+  <si>
+    <t>25, 27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120260</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>San Marcos Plaza</t>
+  </si>
+  <si>
+    <t>1,300 SF</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119930</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Fulton Market Place</t>
+  </si>
+  <si>
+    <t>1,467 SF</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113240</t>
+  </si>
+  <si>
+    <t>Santee</t>
+  </si>
+  <si>
+    <t>Santee Trolley Square</t>
+  </si>
+  <si>
+    <t>1,400 - 3,373 SF</t>
+  </si>
+  <si>
+    <t>35 (End Cap), 36 (End Cap), 43 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109910</t>
+  </si>
+  <si>
+    <t>Temecula</t>
+  </si>
+  <si>
+    <t>Palm Plaza S.C.</t>
+  </si>
+  <si>
+    <t>4,292 SF</t>
+  </si>
+  <si>
+    <t>10 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107620</t>
+  </si>
+  <si>
+    <t>Vail Ranch Plaza</t>
+  </si>
+  <si>
     <t>10 (New)</t>
   </si>
   <si>
-    <t>https://www.kimcorealty.com/118350</t>
-[...20 lines deleted...]
-    <t>5,402 SF</t>
+    <t>https://www.kimcorealty.com/117640</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>Torrance Promenade</t>
+  </si>
+  <si>
+    <t>5,000 SF</t>
+  </si>
+  <si>
+    <t>18 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100380</t>
+  </si>
+  <si>
+    <t>Tustin</t>
+  </si>
+  <si>
+    <t>The District @ Tustin Legacy</t>
+  </si>
+  <si>
+    <t>1,267 SF</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/190741</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>Pavilions Place</t>
+  </si>
+  <si>
+    <t>2,515 - 17,962 SF</t>
+  </si>
+  <si>
+    <t>8, 13 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114290</t>
+  </si>
+  <si>
+    <t>Whittier</t>
+  </si>
+  <si>
+    <t>Whittwood Town Center</t>
+  </si>
+  <si>
+    <t>2,307 SF</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117680</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>River Point at Sheridan</t>
+  </si>
+  <si>
+    <t>3,790 SF</t>
+  </si>
+  <si>
+    <t>42 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120160</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Altamonte Springs</t>
+  </si>
+  <si>
+    <t>Renaissance Centre</t>
+  </si>
+  <si>
+    <t>1,604 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105740</t>
+  </si>
+  <si>
+    <t>Boynton Beach</t>
+  </si>
+  <si>
+    <t>Boynton West S.C.</t>
+  </si>
+  <si>
+    <t>0.93 ac</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100050</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Sunset Point 19 S.C.</t>
+  </si>
+  <si>
+    <t>1,800 - 2,062 SF</t>
+  </si>
+  <si>
+    <t>28 (End Cap), 30 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118390</t>
+  </si>
+  <si>
+    <t>Clermont</t>
+  </si>
+  <si>
+    <t>Clermont Landing</t>
+  </si>
+  <si>
+    <t>1,500 - 5,160 SF</t>
+  </si>
+  <si>
+    <t>31, 33 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120560</t>
+  </si>
+  <si>
+    <t>Dania Beach</t>
+  </si>
+  <si>
+    <t>Dania Pointe</t>
+  </si>
+  <si>
+    <t>4,513 - 7,500 SF</t>
+  </si>
+  <si>
+    <t>43 (End Cap), 49 (End Cap), 66 (End Cap), 100 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117480</t>
+  </si>
+  <si>
+    <t>Hollywood</t>
+  </si>
+  <si>
+    <t>Oakwood Plaza North &amp; South</t>
+  </si>
+  <si>
+    <t>3,877 - 7,223 SF</t>
+  </si>
+  <si>
+    <t>11, 13, K43</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111500</t>
+  </si>
+  <si>
+    <t>Homestead</t>
+  </si>
+  <si>
+    <t>Homestead Towne Square</t>
+  </si>
+  <si>
+    <t>3,312 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102030</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>Atlantic West</t>
+  </si>
+  <si>
+    <t>1.16 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120660</t>
+  </si>
+  <si>
+    <t>Riverplace S.C.</t>
+  </si>
+  <si>
+    <t>2,504 SF</t>
+  </si>
+  <si>
+    <t>29 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116500</t>
+  </si>
+  <si>
+    <t>Lake Wales</t>
+  </si>
+  <si>
+    <t>Lake Wales S.C.</t>
+  </si>
+  <si>
+    <t>0.80 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/193550</t>
+  </si>
+  <si>
+    <t>Largo</t>
+  </si>
+  <si>
+    <t>Tri-City Plaza</t>
+  </si>
+  <si>
+    <t>1,600 SF</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101390</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Kendale Lakes Plaza</t>
+  </si>
+  <si>
+    <t>1,913 - 2,062 SF</t>
+  </si>
+  <si>
+    <t>15, 17 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111530</t>
+  </si>
+  <si>
+    <t>North Miami Beach</t>
+  </si>
+  <si>
+    <t>Ives Dairy Crossing</t>
+  </si>
+  <si>
+    <t>1,500 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>13, 15 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103400</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>Colonial Plaza</t>
+  </si>
+  <si>
+    <t>0.50 ac</t>
+  </si>
+  <si>
+    <t>k2</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118340</t>
+  </si>
+  <si>
+    <t>Phillips Crossing</t>
+  </si>
+  <si>
+    <t>3,599 SF</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118000</t>
+  </si>
+  <si>
+    <t>Sodo S.C.</t>
+  </si>
+  <si>
+    <t>3,735 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101250</t>
+  </si>
+  <si>
+    <t>Palm Harbor</t>
+  </si>
+  <si>
+    <t>East Lake Woodlands</t>
+  </si>
+  <si>
+    <t>1.00 ac</t>
+  </si>
+  <si>
+    <t>k1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125530</t>
+  </si>
+  <si>
+    <t>Pensacola</t>
+  </si>
+  <si>
+    <t>University Town Center</t>
+  </si>
+  <si>
+    <t>1,400 SF</t>
+  </si>
+  <si>
+    <t>10 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116400</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>Village Commons S.C.</t>
+  </si>
+  <si>
+    <t>2,400 SF</t>
+  </si>
+  <si>
+    <t>30 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107150</t>
+  </si>
+  <si>
+    <t>Wellington</t>
+  </si>
+  <si>
+    <t>Wellington Green Commons</t>
+  </si>
+  <si>
+    <t>2,200 SF</t>
+  </si>
+  <si>
+    <t>2 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120000</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>Camp Creek Marketplace II</t>
+  </si>
+  <si>
+    <t>0.40 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120210</t>
+  </si>
+  <si>
+    <t>Embry Village</t>
+  </si>
+  <si>
+    <t>1,348 - 3,300 SF</t>
+  </si>
+  <si>
+    <t>19, K59</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115760</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>Promenade at Pleasant Hill</t>
+  </si>
+  <si>
+    <t>1,200 SF</t>
+  </si>
+  <si>
+    <t>30 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125020</t>
+  </si>
+  <si>
+    <t>Newnan</t>
+  </si>
+  <si>
+    <t>Newnan Pavilion</t>
+  </si>
+  <si>
+    <t>1,202 - 2,605 SF</t>
+  </si>
+  <si>
+    <t>10 (New), 14</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125380</t>
+  </si>
+  <si>
+    <t>Roswell</t>
+  </si>
+  <si>
+    <t>Roswell Crossing</t>
+  </si>
+  <si>
+    <t>2,700 SF</t>
   </si>
   <si>
     <t>4 (End Cap)</t>
   </si>
   <si>
-    <t>https://www.kimcorealty.com/105570</t>
-[...278 lines deleted...]
-    <t>Silver Creek Plaza</t>
+    <t>https://www.kimcorealty.com/120140</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>Bel Air</t>
+  </si>
+  <si>
+    <t>Greenbrier S.C.</t>
+  </si>
+  <si>
+    <t>1,816 SF - 0.70 ac</t>
+  </si>
+  <si>
+    <t>19, 23 (End Cap), K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110500</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>The Shoppes at Wilde Lake</t>
+  </si>
+  <si>
+    <t>15,079 SF</t>
+  </si>
+  <si>
+    <t>32 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102160</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Villages at Urbana</t>
+  </si>
+  <si>
+    <t>1,351 SF</t>
+  </si>
+  <si>
+    <t>14 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110880</t>
+  </si>
+  <si>
+    <t>Owings Mills</t>
+  </si>
+  <si>
+    <t>Mill Station</t>
+  </si>
+  <si>
+    <t>7,000 SF</t>
+  </si>
+  <si>
+    <t>k21</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116780</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Memorial Plaza</t>
+  </si>
+  <si>
+    <t>1,700 - 4,675 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap), 5 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117210</t>
+  </si>
+  <si>
+    <t>Hyannis</t>
+  </si>
+  <si>
+    <t>Festival at Hyannis S.C.</t>
+  </si>
+  <si>
+    <t>1,550 SF</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111140</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>Rochester Hills</t>
+  </si>
+  <si>
+    <t>Winchester Center</t>
+  </si>
+  <si>
+    <t>17,542 SF</t>
+  </si>
+  <si>
+    <t>17 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125120</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>Troy Marketplace</t>
+  </si>
+  <si>
+    <t>2,013 SF</t>
+  </si>
+  <si>
+    <t>11 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125610</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>Maple Grove</t>
+  </si>
+  <si>
+    <t>Arbor Lakes Retail Center</t>
+  </si>
+  <si>
+    <t>45,940 SF</t>
+  </si>
+  <si>
+    <t>48 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100140</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>Creve Coeur</t>
+  </si>
+  <si>
+    <t>Heritage Place</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125230</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>Francisco Center</t>
+  </si>
+  <si>
+    <t>2,975 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118320</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>D'Andrea Marketplace</t>
+  </si>
+  <si>
+    <t>900 SF</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116030</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>Rockingham Plaza</t>
+  </si>
+  <si>
+    <t>8,000 SF</t>
+  </si>
+  <si>
+    <t>K15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106200</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>Cherry Hill</t>
+  </si>
+  <si>
+    <t>Brace Road Station</t>
+  </si>
+  <si>
+    <t>5,000 SF - 1.49 ac</t>
+  </si>
+  <si>
+    <t>K4, K18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103060</t>
+  </si>
+  <si>
+    <t>Garden State Pavilions</t>
+  </si>
+  <si>
+    <t>K26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116640</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>Central Center-Shoprite</t>
+  </si>
+  <si>
+    <t>4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117090</t>
+  </si>
+  <si>
+    <t>East Windsor</t>
+  </si>
+  <si>
+    <t>East Windsor Village</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100470</t>
+  </si>
+  <si>
+    <t>Holmdel</t>
+  </si>
+  <si>
+    <t>Commons at Holmdel</t>
+  </si>
+  <si>
+    <t>2,899 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110080</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>East Northport</t>
+  </si>
+  <si>
+    <t>Northport Center</t>
+  </si>
+  <si>
+    <t>20,000 SF</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111930</t>
+  </si>
+  <si>
+    <t>Jericho</t>
+  </si>
+  <si>
+    <t>The Milleridge Inn</t>
+  </si>
+  <si>
+    <t>1.70 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117540</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Centrum @ Crossroads</t>
+  </si>
+  <si>
+    <t>1,400 - 24,975 SF</t>
+  </si>
+  <si>
+    <t>12, 18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100020</t>
+  </si>
+  <si>
+    <t>Crossroads Plaza</t>
+  </si>
+  <si>
+    <t>2,565 SF</t>
+  </si>
+  <si>
+    <t>38 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/104830</t>
+  </si>
+  <si>
+    <t>Cornelius</t>
+  </si>
+  <si>
+    <t>Jetton Village Shoppes</t>
+  </si>
+  <si>
+    <t>3,200 SF</t>
+  </si>
+  <si>
+    <t>13 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116720</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>New Hope Commons</t>
+  </si>
+  <si>
+    <t>1,543 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100160</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>Brennan Station</t>
   </si>
   <si>
     <t>1,800 SF</t>
   </si>
   <si>
-    <t>26 (End Cap) (New)</t>
-[...275 lines deleted...]
-    <t>2,400 SF</t>
+    <t>https://www.kimcorealty.com/116710</t>
+  </si>
+  <si>
+    <t>Pleasant Valley Promenade</t>
+  </si>
+  <si>
+    <t>2,513 - 5,600 SF</t>
+  </si>
+  <si>
+    <t>2, k53 (End Cap), k55 (End Cap), k57 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101770</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>The Shoppes at Caveness Farms</t>
+  </si>
+  <si>
+    <t>21.00 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118660</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Clackamas</t>
+  </si>
+  <si>
+    <t>Clackamas Promenade</t>
+  </si>
+  <si>
+    <t>800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113770</t>
+  </si>
+  <si>
+    <t>Portland</t>
+  </si>
+  <si>
+    <t>Jantzen Beach Center</t>
+  </si>
+  <si>
+    <t>6,000 SF</t>
+  </si>
+  <si>
+    <t>K40</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117670</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>Cottman &amp; Bustleton Center</t>
+  </si>
+  <si>
+    <t>5,280 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106120</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Springfield S.C.</t>
+  </si>
+  <si>
+    <t>K27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102880</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
+  </si>
+  <si>
+    <t>Caguas</t>
+  </si>
+  <si>
+    <t>Plaza Centro</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113656</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Sunset Valley Marketfair</t>
   </si>
   <si>
     <t>28 (End Cap)</t>
   </si>
   <si>
-    <t>https://www.kimcorealty.com/120640</t>
-[...757 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/113780</t>
   </si>
   <si>
     <t>Brownsville</t>
   </si>
   <si>
     <t>North Towne Plaza - Brownsville</t>
   </si>
   <si>
     <t>0.58 - 5.69 ac</t>
   </si>
   <si>
     <t>k6, K1, K2, K3, K4, K5, K8, K9, K10, K11</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120120</t>
   </si>
   <si>
     <t>Burleson</t>
   </si>
   <si>
     <t>Gateway Station</t>
   </si>
   <si>
     <t>4,502 SF</t>
@@ -1479,78 +1458,78 @@
   <si>
     <t>College Station</t>
   </si>
   <si>
     <t>Rock Prairie Marketplace</t>
   </si>
   <si>
     <t>0.68 - 1.42 ac</t>
   </si>
   <si>
     <t>K1, K2, K3</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118650</t>
   </si>
   <si>
     <t>Conroe</t>
   </si>
   <si>
     <t>Conroe Marketplace</t>
   </si>
   <si>
     <t>1,600 - 5,000 SF</t>
   </si>
   <si>
-    <t>21, K21, K33</t>
+    <t>21, 31 (New), K21, K33</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/115550</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>Preston Forest Village</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/115610</t>
   </si>
   <si>
     <t>Frisco</t>
   </si>
   <si>
     <t>Preston Lebanon Crossing</t>
   </si>
   <si>
     <t>1,857 SF - 1.13 ac</t>
   </si>
   <si>
-    <t>20 (End Cap), 22, K30, K31, K35, K36, K37</t>
+    <t>20 (End Cap), 22, K30, K35, K36, K37</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113960</t>
   </si>
   <si>
     <t>Grand Prairie</t>
   </si>
   <si>
     <t>Lake Prairie Towne Crossing</t>
   </si>
   <si>
     <t>3,108 SF - 1.98 ac</t>
   </si>
   <si>
     <t>31 (End Cap) (New), 36, 41 (End Cap), K59, K60, K61</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/113540</t>
   </si>
   <si>
     <t>Houston</t>
   </si>
   <si>
     <t>Copperwood Village</t>
   </si>
@@ -1572,84 +1551,81 @@
   <si>
     <t>26 (New), 28 (End Cap), 29</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120280</t>
   </si>
   <si>
     <t>The Centre at Post Oak</t>
   </si>
   <si>
     <t>1,333 - 1,600 SF</t>
   </si>
   <si>
     <t>9, 11, 13</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117880</t>
   </si>
   <si>
     <t>Tomball Crossing</t>
   </si>
   <si>
     <t>4,900 SF</t>
   </si>
   <si>
-    <t>4 (End Cap) (New)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.kimcorealty.com/116930</t>
   </si>
   <si>
     <t>Village Plaza at Bunker Hill</t>
   </si>
   <si>
     <t>2,500 SF</t>
   </si>
   <si>
     <t>44 (New)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118210</t>
   </si>
   <si>
     <t>Westchase S.C.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118790</t>
   </si>
   <si>
     <t>Westhill Village</t>
   </si>
   <si>
     <t>1,512 - 2,100 SF</t>
   </si>
   <si>
-    <t>20 (Drive-Thru) (End Cap), 23 (End Cap) (New)</t>
+    <t>20 (Drive-Thru) (End Cap), 23 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117840</t>
   </si>
   <si>
     <t>Laredo</t>
   </si>
   <si>
     <t>North Creek Plaza</t>
   </si>
   <si>
     <t>1,215 - 3,117 SF</t>
   </si>
   <si>
     <t>20, 26</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118220</t>
   </si>
   <si>
     <t>Plantation Centre</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/119900</t>
   </si>
@@ -1665,51 +1641,51 @@
   <si>
     <t>2 (End Cap), 1B</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120530</t>
   </si>
   <si>
     <t>Market at Nolana</t>
   </si>
   <si>
     <t>1,260 SF - 1.01 ac</t>
   </si>
   <si>
     <t>9 (End Cap) (New), 10, 11, 17, K2, K3, K5</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120500</t>
   </si>
   <si>
     <t>Trenton Crossing - North McAllen</t>
   </si>
   <si>
     <t>1,019 - 2,445 SF</t>
   </si>
   <si>
-    <t>4, 6, 10</t>
+    <t>4, 6, 10, 11 (New)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118120</t>
   </si>
   <si>
     <t>Mesquite</t>
   </si>
   <si>
     <t>Kroger Plaza</t>
   </si>
   <si>
     <t>2.57 ac</t>
   </si>
   <si>
     <t>K11</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/102560</t>
   </si>
   <si>
     <t>Mission</t>
   </si>
   <si>
     <t>Sharyland Towne Crossing</t>
   </si>
@@ -1734,105 +1710,105 @@
   <si>
     <t>https://www.kimcorealty.com/100100</t>
   </si>
   <si>
     <t>Rio Grande City</t>
   </si>
   <si>
     <t>Starr Plaza</t>
   </si>
   <si>
     <t>1,650 SF - 0.97 ac</t>
   </si>
   <si>
     <t>13, K1</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120480</t>
   </si>
   <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>Fiesta Trails</t>
   </si>
   <si>
-    <t>1,050 - 4,020 SF</t>
-[...2 lines deleted...]
-    <t>2, 6 (End Cap), 23 (End Cap) (New), 27, 36 (End Cap), 5A</t>
+    <t>1,050 - 2,400 SF</t>
+  </si>
+  <si>
+    <t>2, 6 (End Cap), 27, 36 (End Cap), 5A</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120200</t>
   </si>
   <si>
     <t>The Shoppes at Wilderness Oaks</t>
   </si>
   <si>
     <t>0.96 ac</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118690</t>
   </si>
   <si>
     <t>Westover Square</t>
   </si>
   <si>
     <t>1.13 - 3.00 ac</t>
   </si>
   <si>
     <t>K5, K8</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/120730</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>Grand Parkway Marketplace</t>
   </si>
   <si>
     <t>1,066 SF - 0.75 ac</t>
   </si>
   <si>
-    <t>19 (New), 25, 29, 30, 24A, K89</t>
+    <t>19, 25, 29, 30, 24A, K89</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/117500</t>
   </si>
   <si>
     <t>Tomball</t>
   </si>
   <si>
     <t>Tomball Marketplace</t>
   </si>
   <si>
     <t>1,320 SF - 2.20 ac</t>
   </si>
   <si>
-    <t>3 (New), 28 (End Cap), 31 (End Cap), K1</t>
+    <t>3, 28 (End Cap), 31 (End Cap), K1</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118670</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>Fairfax</t>
   </si>
   <si>
     <t>Main Street Marketplace</t>
   </si>
   <si>
     <t>1,358 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/115600</t>
   </si>
   <si>
     <t>Sterling</t>
   </si>
   <si>
     <t>Potomac Run Plaza</t>
   </si>
@@ -1970,69 +1946,69 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120640" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G134"/>
+  <dimension ref="A1:G131"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.1408672332764" customWidth="1" style="1"/>
     <col min="2" max="2" width="26.5099143981934" customWidth="1" style="1"/>
     <col min="3" max="3" width="49.6289596557617" customWidth="1" style="1"/>
     <col min="4" max="4" width="23.9563426971436" customWidth="1" style="1"/>
-    <col min="5" max="5" width="72.7167587280273" customWidth="1" style="1"/>
+    <col min="5" max="5" width="72.4474105834961" customWidth="1" style="1"/>
     <col min="6" max="6" width="51.1795539855957" customWidth="1" style="1"/>
     <col min="7" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" s="6" customFormat="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6"/>
     </row>
@@ -2298,297 +2274,297 @@
       <c r="C14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="3"/>
     </row>
     <row r="15" s="2" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" s="3" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G16" s="3"/>
     </row>
     <row r="17" s="2" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" s="3" customFormat="1">
       <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" s="2" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="5" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" s="3" customFormat="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="D20" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="E20" s="3" t="s">
+      <c r="F20" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G20" s="3"/>
     </row>
     <row r="21" s="2" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="5" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G21" s="2"/>
     </row>
     <row r="22" s="3" customFormat="1">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="D22" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="E22" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="F22" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" s="2" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G23" s="2"/>
     </row>
     <row r="24" s="3" customFormat="1">
       <c r="A24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="D24" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="E24" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="F24" s="4" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G24" s="3"/>
     </row>
     <row r="25" s="2" customFormat="1">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="E25" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G25" s="2"/>
     </row>
     <row r="26" s="3" customFormat="1">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>125</v>
       </c>
       <c r="G26" s="3"/>
     </row>
     <row r="27" s="2" customFormat="1">
       <c r="A27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="2"/>
     </row>
     <row r="28" s="3" customFormat="1">
       <c r="A28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>131</v>
       </c>
@@ -2943,1916 +2919,1853 @@
       <c r="A45" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G45" s="2"/>
     </row>
     <row r="46" s="3" customFormat="1">
       <c r="A46" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>222</v>
       </c>
       <c r="G46" s="3"/>
     </row>
     <row r="47" s="2" customFormat="1">
       <c r="A47" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>226</v>
       </c>
       <c r="G47" s="2"/>
     </row>
     <row r="48" s="3" customFormat="1">
       <c r="A48" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B48" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="D48" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="D48" s="3" t="s">
+      <c r="E48" s="3" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>230</v>
       </c>
       <c r="G48" s="3"/>
     </row>
     <row r="49" s="2" customFormat="1">
       <c r="A49" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>234</v>
       </c>
       <c r="G49" s="2"/>
     </row>
     <row r="50" s="3" customFormat="1">
       <c r="A50" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>237</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>77</v>
+        <v>238</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G50" s="3"/>
     </row>
     <row r="51" s="2" customFormat="1">
       <c r="A51" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G51" s="2"/>
     </row>
     <row r="52" s="3" customFormat="1">
       <c r="A52" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G52" s="3"/>
     </row>
     <row r="53" s="2" customFormat="1">
       <c r="A53" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>216</v>
+        <v>252</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G53" s="2"/>
     </row>
     <row r="54" s="3" customFormat="1">
       <c r="A54" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G54" s="3"/>
     </row>
     <row r="55" s="2" customFormat="1">
       <c r="A55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>260</v>
+        <v>114</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>261</v>
       </c>
       <c r="G55" s="2"/>
     </row>
     <row r="56" s="3" customFormat="1">
       <c r="A56" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>110</v>
+        <v>265</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="G56" s="3"/>
     </row>
     <row r="57" s="2" customFormat="1">
       <c r="A57" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>32</v>
+        <v>269</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G57" s="2"/>
     </row>
     <row r="58" s="3" customFormat="1">
       <c r="A58" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="G58" s="3"/>
     </row>
     <row r="59" s="2" customFormat="1">
       <c r="A59" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>157</v>
+        <v>280</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="G59" s="2"/>
     </row>
     <row r="60" s="3" customFormat="1">
       <c r="A60" s="3" t="s">
-        <v>188</v>
+        <v>282</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="G60" s="3"/>
     </row>
     <row r="61" s="2" customFormat="1">
       <c r="A61" s="2" t="s">
-        <v>188</v>
+        <v>282</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G61" s="2"/>
     </row>
     <row r="62" s="3" customFormat="1">
       <c r="A62" s="3" t="s">
-        <v>188</v>
+        <v>282</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="G62" s="3"/>
     </row>
     <row r="63" s="2" customFormat="1">
       <c r="A63" s="2" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="G63" s="2"/>
     </row>
     <row r="64" s="3" customFormat="1">
       <c r="A64" s="3" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="G64" s="3"/>
     </row>
     <row r="65" s="2" customFormat="1">
       <c r="A65" s="2" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>49</v>
+        <v>310</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="G65" s="2"/>
     </row>
     <row r="66" s="3" customFormat="1">
       <c r="A66" s="3" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="G66" s="3"/>
     </row>
     <row r="67" s="2" customFormat="1">
       <c r="A67" s="2" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="G67" s="2"/>
     </row>
     <row r="68" s="3" customFormat="1">
       <c r="A68" s="3" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="G68" s="3"/>
     </row>
     <row r="69" s="2" customFormat="1">
       <c r="A69" s="2" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="G69" s="2"/>
     </row>
     <row r="70" s="3" customFormat="1">
       <c r="A70" s="3" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="F70" s="4" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="G70" s="3"/>
     </row>
     <row r="71" s="2" customFormat="1">
       <c r="A71" s="2" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="G71" s="2"/>
     </row>
     <row r="72" s="3" customFormat="1">
       <c r="A72" s="3" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="G72" s="3"/>
     </row>
     <row r="73" s="2" customFormat="1">
       <c r="A73" s="2" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>340</v>
+        <v>351</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="G73" s="2"/>
     </row>
     <row r="74" s="3" customFormat="1">
       <c r="A74" s="3" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>347</v>
+        <v>53</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>348</v>
+        <v>320</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="G74" s="3"/>
     </row>
     <row r="75" s="2" customFormat="1">
       <c r="A75" s="2" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>353</v>
+        <v>64</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="G75" s="2"/>
     </row>
     <row r="76" s="3" customFormat="1">
       <c r="A76" s="3" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="G76" s="3"/>
     </row>
     <row r="77" s="2" customFormat="1">
       <c r="A77" s="2" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>48</v>
+        <v>372</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>326</v>
+        <v>373</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="G77" s="2"/>
     </row>
     <row r="78" s="3" customFormat="1">
       <c r="A78" s="3" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>59</v>
+        <v>379</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="G78" s="3"/>
     </row>
     <row r="79" s="2" customFormat="1">
       <c r="A79" s="2" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>372</v>
+        <v>164</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="G79" s="2"/>
     </row>
     <row r="80" s="3" customFormat="1">
       <c r="A80" s="3" t="s">
         <v>375</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>379</v>
+        <v>265</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="G80" s="3"/>
     </row>
     <row r="81" s="2" customFormat="1">
       <c r="A81" s="2" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>384</v>
+        <v>94</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>385</v>
+        <v>81</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="G81" s="2"/>
     </row>
     <row r="82" s="3" customFormat="1">
       <c r="A82" s="3" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>164</v>
+        <v>393</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>388</v>
+        <v>257</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="G82" s="3"/>
     </row>
     <row r="83" s="2" customFormat="1">
       <c r="A83" s="2" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>271</v>
+        <v>399</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="G83" s="2"/>
     </row>
     <row r="84" s="3" customFormat="1">
       <c r="A84" s="3" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>90</v>
+        <v>403</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="G84" s="3"/>
     </row>
     <row r="85" s="2" customFormat="1">
       <c r="A85" s="2" t="s">
-        <v>381</v>
+        <v>405</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="G85" s="2"/>
     </row>
     <row r="86" s="3" customFormat="1">
       <c r="A86" s="3" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="G86" s="3"/>
     </row>
     <row r="87" s="2" customFormat="1">
       <c r="A87" s="2" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>77</v>
+        <v>418</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="G87" s="2"/>
     </row>
     <row r="88" s="3" customFormat="1">
       <c r="A88" s="3" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>416</v>
+        <v>197</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="G88" s="3"/>
     </row>
     <row r="89" s="2" customFormat="1">
       <c r="A89" s="2" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>420</v>
+        <v>147</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="G89" s="2"/>
     </row>
     <row r="90" s="3" customFormat="1">
       <c r="A90" s="3" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="F90" s="4" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="G90" s="3"/>
     </row>
     <row r="91" s="2" customFormat="1">
       <c r="A91" s="2" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>430</v>
+        <v>265</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G91" s="2"/>
     </row>
     <row r="92" s="3" customFormat="1">
       <c r="A92" s="3" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>123</v>
+        <v>439</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F92" s="4" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G92" s="3"/>
     </row>
     <row r="93" s="2" customFormat="1">
       <c r="A93" s="2" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="G93" s="2"/>
     </row>
     <row r="94" s="3" customFormat="1">
       <c r="A94" s="3" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>271</v>
+        <v>382</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="G94" s="3"/>
     </row>
     <row r="95" s="2" customFormat="1">
       <c r="A95" s="2" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>447</v>
+        <v>386</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="G95" s="2"/>
     </row>
     <row r="96" s="3" customFormat="1">
       <c r="A96" s="3" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>451</v>
+        <v>80</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F96" s="4" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="G96" s="3"/>
     </row>
     <row r="97" s="2" customFormat="1">
       <c r="A97" s="2" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>457</v>
+        <v>9</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>388</v>
+        <v>463</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="G97" s="2"/>
     </row>
     <row r="98" s="3" customFormat="1">
       <c r="A98" s="3" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>392</v>
+        <v>467</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="F98" s="4" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="G98" s="3"/>
     </row>
     <row r="99" s="2" customFormat="1">
       <c r="A99" s="2" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>76</v>
+        <v>472</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="G99" s="2"/>
     </row>
     <row r="100" s="3" customFormat="1">
       <c r="A100" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>9</v>
+        <v>477</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>217</v>
+        <v>478</v>
       </c>
       <c r="F100" s="4" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="G100" s="3"/>
     </row>
     <row r="101" s="2" customFormat="1">
       <c r="A101" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="G101" s="2"/>
     </row>
     <row r="102" s="3" customFormat="1">
       <c r="A102" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>479</v>
+        <v>366</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="G102" s="3"/>
     </row>
     <row r="103" s="2" customFormat="1">
       <c r="A103" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="G103" s="2"/>
     </row>
     <row r="104" s="3" customFormat="1">
       <c r="A104" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="G104" s="3"/>
     </row>
     <row r="105" s="2" customFormat="1">
       <c r="A105" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>372</v>
+        <v>501</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="G105" s="2"/>
     </row>
     <row r="106" s="3" customFormat="1">
       <c r="A106" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="G106" s="3"/>
     </row>
     <row r="107" s="2" customFormat="1">
       <c r="A107" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="G107" s="2"/>
     </row>
     <row r="108" s="3" customFormat="1">
       <c r="A108" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>509</v>
+        <v>28</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G108" s="3"/>
     </row>
     <row r="109" s="2" customFormat="1">
       <c r="A109" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G109" s="2"/>
     </row>
     <row r="110" s="3" customFormat="1">
       <c r="A110" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>516</v>
+        <v>9</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="G110" s="3"/>
     </row>
     <row r="111" s="2" customFormat="1">
       <c r="A111" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="G111" s="2"/>
     </row>
     <row r="112" s="3" customFormat="1">
       <c r="A112" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G112" s="3"/>
     </row>
     <row r="113" s="2" customFormat="1">
       <c r="A113" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>528</v>
+        <v>257</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="G113" s="2"/>
     </row>
     <row r="114" s="3" customFormat="1">
       <c r="A114" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>506</v>
+        <v>533</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F114" s="4" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G114" s="3"/>
     </row>
     <row r="115" s="2" customFormat="1">
       <c r="A115" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="G115" s="2"/>
     </row>
     <row r="116" s="3" customFormat="1">
       <c r="A116" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>68</v>
+        <v>543</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>400</v>
+        <v>544</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="G116" s="3"/>
     </row>
     <row r="117" s="2" customFormat="1">
       <c r="A117" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="G117" s="2"/>
     </row>
     <row r="118" s="3" customFormat="1">
       <c r="A118" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="G118" s="3"/>
     </row>
     <row r="119" s="2" customFormat="1">
       <c r="A119" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>541</v>
+        <v>556</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>551</v>
+        <v>293</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="G119" s="2"/>
     </row>
     <row r="120" s="3" customFormat="1">
       <c r="A120" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="F120" s="4" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="G120" s="3"/>
     </row>
     <row r="121" s="2" customFormat="1">
       <c r="A121" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="G121" s="2"/>
     </row>
     <row r="122" s="3" customFormat="1">
       <c r="A122" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>305</v>
+        <v>571</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>566</v>
+        <v>81</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="G122" s="3"/>
     </row>
     <row r="123" s="2" customFormat="1">
       <c r="A123" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="G123" s="2"/>
     </row>
     <row r="124" s="3" customFormat="1">
       <c r="A124" s="3" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F124" s="4" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="G124" s="3"/>
     </row>
     <row r="125" s="2" customFormat="1">
       <c r="A125" s="2" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>77</v>
+        <v>585</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="G125" s="2"/>
     </row>
     <row r="126" s="3" customFormat="1">
       <c r="A126" s="3" t="s">
-        <v>468</v>
+        <v>587</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>583</v>
+        <v>119</v>
       </c>
       <c r="F126" s="4" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="G126" s="3"/>
     </row>
     <row r="127" s="2" customFormat="1">
       <c r="A127" s="2" t="s">
-        <v>468</v>
+        <v>587</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="G127" s="2"/>
     </row>
     <row r="128" s="3" customFormat="1">
       <c r="A128" s="3" t="s">
-        <v>468</v>
+        <v>587</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="F128" s="4" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="G128" s="3"/>
     </row>
     <row r="129" s="2" customFormat="1">
       <c r="A129" s="2" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>115</v>
+        <v>320</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="G129" s="2"/>
     </row>
     <row r="130" s="3" customFormat="1">
       <c r="A130" s="3" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>33</v>
+        <v>608</v>
       </c>
       <c r="F130" s="4" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="G130" s="3"/>
     </row>
     <row r="131" s="2" customFormat="1">
       <c r="A131" s="2" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="G131" s="2"/>
     </row>
-    <row r="132" s="3" customFormat="1">
-[...61 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:F134"/>
+  <autoFilter ref="A1:F131"/>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
@@ -4940,32 +4853,29 @@
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
     <hyperlink ref="F115" r:id="rId114"/>
     <hyperlink ref="F116" r:id="rId115"/>
     <hyperlink ref="F117" r:id="rId116"/>
     <hyperlink ref="F118" r:id="rId117"/>
     <hyperlink ref="F119" r:id="rId118"/>
     <hyperlink ref="F120" r:id="rId119"/>
     <hyperlink ref="F121" r:id="rId120"/>
     <hyperlink ref="F122" r:id="rId121"/>
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
     <hyperlink ref="F129" r:id="rId128"/>
     <hyperlink ref="F130" r:id="rId129"/>
     <hyperlink ref="F131" r:id="rId130"/>
-    <hyperlink ref="F132" r:id="rId131"/>
-[...1 lines deleted...]
-    <hyperlink ref="F134" r:id="rId133"/>
   </hyperlinks>
   <headerFooter/>
 </worksheet>
 </file>