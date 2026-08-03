--- v2 (2026-06-19)
+++ v3 (2026-08-03)
@@ -1,1841 +1,1799 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="As of 06-19-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="As of 08-03-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 06-19-2026'!$A$1:$F$131</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'As of 08-03-2026'!$A$1:$F$128</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="615">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
   <si>
     <t>State</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>SQ FT</t>
   </si>
   <si>
     <t>Available Spaces</t>
   </si>
   <si>
     <t>Property Details URL</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>Raintree Ranch Center</t>
   </si>
   <si>
     <t>1,000 SF</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118480</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
     <t>Mesa Riverview</t>
   </si>
   <si>
-    <t>1,400 - 7,000 SF</t>
-[...2 lines deleted...]
-    <t>46 (End Cap), 48, 50, 74 (New), K95, K96</t>
+    <t>1,400 - 2,450 SF</t>
+  </si>
+  <si>
+    <t>30 (New), 46 (End Cap), 48, 49 (New), 50, 74</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/111780</t>
   </si>
   <si>
     <t>Red Mountain Gateway</t>
   </si>
   <si>
     <t>1,472 SF</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/118350</t>
   </si>
   <si>
     <t>Phoenix</t>
   </si>
   <si>
-    <t>Christown Spectrum</t>
-[...10 lines deleted...]
-  <si>
     <t>Plaza del Sol</t>
   </si>
   <si>
     <t>5,402 SF</t>
   </si>
   <si>
     <t>4 (End Cap) (New)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/105570</t>
   </si>
   <si>
-    <t>Scottsdale</t>
-[...5 lines deleted...]
-    <t>1,440 SF</t>
+    <t>Tempe</t>
+  </si>
+  <si>
+    <t>Pueblo Anozira</t>
+  </si>
+  <si>
+    <t>1,527 SF</t>
+  </si>
+  <si>
+    <t>21 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118800</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>Anaheim</t>
+  </si>
+  <si>
+    <t>Brookhurst Center</t>
+  </si>
+  <si>
+    <t>5,400 - 6,000 SF</t>
+  </si>
+  <si>
+    <t>K42, K43</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114030</t>
+  </si>
+  <si>
+    <t>Chico</t>
+  </si>
+  <si>
+    <t>Chico Crossroads</t>
+  </si>
+  <si>
+    <t>4,800 SF</t>
+  </si>
+  <si>
+    <t>19 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114460</t>
+  </si>
+  <si>
+    <t>Chino Hills</t>
+  </si>
+  <si>
+    <t>Laband Village S.C.</t>
+  </si>
+  <si>
+    <t>5,128 SF</t>
+  </si>
+  <si>
+    <t>15 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113350</t>
+  </si>
+  <si>
+    <t>Covina</t>
+  </si>
+  <si>
+    <t>Covina Town Square</t>
+  </si>
+  <si>
+    <t>4,184 SF</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100370</t>
+  </si>
+  <si>
+    <t>Encinitas</t>
+  </si>
+  <si>
+    <t>El Camino Promenade</t>
+  </si>
+  <si>
+    <t>1,450 SF</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118440</t>
+  </si>
+  <si>
+    <t>Escondido</t>
+  </si>
+  <si>
+    <t>Del Norte Plaza</t>
+  </si>
+  <si>
+    <t>1,295 - 2,100 SF</t>
+  </si>
+  <si>
+    <t>36 (End Cap) (New), 44</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114080</t>
+  </si>
+  <si>
+    <t>Freedom</t>
+  </si>
+  <si>
+    <t>Freedom Centre</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120020</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Brookvale S.C.</t>
+  </si>
+  <si>
+    <t>2,000 SF</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114420</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>Kenneth Hahn Plaza</t>
+  </si>
+  <si>
+    <t>216 - 2,200 SF</t>
+  </si>
+  <si>
+    <t>13, 14, 15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114170</t>
+  </si>
+  <si>
+    <t>Montebello</t>
+  </si>
+  <si>
+    <t>Montebello Town Square</t>
+  </si>
+  <si>
+    <t>4,500 SF</t>
+  </si>
+  <si>
+    <t>K21 (Drive-Thru)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100400</t>
+  </si>
+  <si>
+    <t>Oceanside</t>
+  </si>
+  <si>
+    <t>Fire Mountain Center</t>
+  </si>
+  <si>
+    <t>1,960 SF</t>
+  </si>
+  <si>
+    <t>7 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114110</t>
+  </si>
+  <si>
+    <t>Poway</t>
+  </si>
+  <si>
+    <t>Poway City Centre</t>
+  </si>
+  <si>
+    <t>1,955 - 1,974 SF</t>
+  </si>
+  <si>
+    <t>8, 9</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111950</t>
+  </si>
+  <si>
+    <t>Roseville</t>
+  </si>
+  <si>
+    <t>Crocker Ranch</t>
+  </si>
+  <si>
+    <t>4,665 SF</t>
+  </si>
+  <si>
+    <t>8 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116090</t>
+  </si>
+  <si>
+    <t>Stanford Ranch</t>
+  </si>
+  <si>
+    <t>1,801 SF</t>
+  </si>
+  <si>
+    <t>3 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111550</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>City Heights Center</t>
+  </si>
+  <si>
+    <t>1,192 SF</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116890</t>
+  </si>
+  <si>
+    <t>San Jose</t>
+  </si>
+  <si>
+    <t>Cambrian Park Plaza</t>
+  </si>
+  <si>
+    <t>700 SF</t>
+  </si>
+  <si>
+    <t>6 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118560</t>
+  </si>
+  <si>
+    <t>Stevens Creek Central</t>
+  </si>
+  <si>
+    <t>2,584 SF</t>
+  </si>
+  <si>
+    <t>1 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118190</t>
+  </si>
+  <si>
+    <t>San Leandro</t>
+  </si>
+  <si>
+    <t>Fashion Faire Place</t>
+  </si>
+  <si>
+    <t>2,600 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114550</t>
+  </si>
+  <si>
+    <t>Greenhouse Marketplace</t>
+  </si>
+  <si>
+    <t>1,000 - 1,980 SF</t>
+  </si>
+  <si>
+    <t>25, 27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120260</t>
+  </si>
+  <si>
+    <t>San Marcos</t>
+  </si>
+  <si>
+    <t>San Marcos Plaza</t>
+  </si>
+  <si>
+    <t>1,300 SF</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119930</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Fulton Market Place</t>
+  </si>
+  <si>
+    <t>1,467 SF</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113240</t>
+  </si>
+  <si>
+    <t>Santee</t>
+  </si>
+  <si>
+    <t>Santee Trolley Square</t>
+  </si>
+  <si>
+    <t>1,400 - 3,373 SF</t>
+  </si>
+  <si>
+    <t>35 (End Cap), 36 (End Cap), 43 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/109910</t>
+  </si>
+  <si>
+    <t>Temecula</t>
+  </si>
+  <si>
+    <t>Palm Plaza S.C.</t>
+  </si>
+  <si>
+    <t>4,292 SF</t>
+  </si>
+  <si>
+    <t>10 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107620</t>
+  </si>
+  <si>
+    <t>Redhawk Towne Center</t>
+  </si>
+  <si>
+    <t>1,200 SF</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111490</t>
+  </si>
+  <si>
+    <t>Vail Ranch Plaza</t>
+  </si>
+  <si>
+    <t>10 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117640</t>
+  </si>
+  <si>
+    <t>Torrance</t>
+  </si>
+  <si>
+    <t>Torrance Promenade</t>
+  </si>
+  <si>
+    <t>5,000 SF</t>
+  </si>
+  <si>
+    <t>18 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100380</t>
+  </si>
+  <si>
+    <t>Tustin</t>
+  </si>
+  <si>
+    <t>The District @ Tustin Legacy</t>
+  </si>
+  <si>
+    <t>1,267 SF</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/190741</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>Pavilions Place</t>
+  </si>
+  <si>
+    <t>17,962 SF</t>
+  </si>
+  <si>
+    <t>13 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/114290</t>
+  </si>
+  <si>
+    <t>Whittier</t>
+  </si>
+  <si>
+    <t>Whittwood Town Center</t>
+  </si>
+  <si>
+    <t>2,307 SF</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117680</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>River Point at Sheridan</t>
+  </si>
+  <si>
+    <t>3,790 SF</t>
+  </si>
+  <si>
+    <t>42 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120160</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Altamonte Springs</t>
+  </si>
+  <si>
+    <t>Renaissance Centre</t>
+  </si>
+  <si>
+    <t>1,604 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/105740</t>
+  </si>
+  <si>
+    <t>Boynton Beach</t>
+  </si>
+  <si>
+    <t>Boynton West S.C.</t>
+  </si>
+  <si>
+    <t>0.93 ac</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100050</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Countryside Centre</t>
+  </si>
+  <si>
+    <t>1,370 SF</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118010</t>
+  </si>
+  <si>
+    <t>Sunset Point 19 S.C.</t>
+  </si>
+  <si>
+    <t>1,800 - 2,062 SF</t>
+  </si>
+  <si>
+    <t>28 (End Cap), 30 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118390</t>
+  </si>
+  <si>
+    <t>Clermont</t>
+  </si>
+  <si>
+    <t>Clermont Landing</t>
+  </si>
+  <si>
+    <t>1,500 - 5,160 SF</t>
+  </si>
+  <si>
+    <t>31, 33 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120560</t>
+  </si>
+  <si>
+    <t>Dania Beach</t>
+  </si>
+  <si>
+    <t>Dania Pointe</t>
+  </si>
+  <si>
+    <t>4,513 - 7,500 SF</t>
+  </si>
+  <si>
+    <t>43 (End Cap), 49 (End Cap), 66 (End Cap), 100 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117480</t>
+  </si>
+  <si>
+    <t>Hollywood</t>
+  </si>
+  <si>
+    <t>Oakwood Plaza North &amp; South</t>
+  </si>
+  <si>
+    <t>3,877 - 7,223 SF</t>
+  </si>
+  <si>
+    <t>11, 13, K43</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111500</t>
+  </si>
+  <si>
+    <t>Homestead</t>
+  </si>
+  <si>
+    <t>Homestead Towne Square</t>
+  </si>
+  <si>
+    <t>3,312 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102030</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>Atlantic West</t>
+  </si>
+  <si>
+    <t>1.16 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120660</t>
+  </si>
+  <si>
+    <t>Riverplace S.C.</t>
+  </si>
+  <si>
+    <t>2,504 SF</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116500</t>
+  </si>
+  <si>
+    <t>Lake Wales</t>
+  </si>
+  <si>
+    <t>Lake Wales S.C.</t>
+  </si>
+  <si>
+    <t>0.80 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/193550</t>
+  </si>
+  <si>
+    <t>Largo</t>
+  </si>
+  <si>
+    <t>Tri-City Plaza</t>
+  </si>
+  <si>
+    <t>1,600 SF</t>
+  </si>
+  <si>
+    <t>26 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101390</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>Kendale Lakes Plaza</t>
+  </si>
+  <si>
+    <t>1,913 - 2,062 SF</t>
+  </si>
+  <si>
+    <t>15, 17 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111530</t>
+  </si>
+  <si>
+    <t>North Miami Beach</t>
+  </si>
+  <si>
+    <t>Ives Dairy Crossing</t>
+  </si>
+  <si>
+    <t>1,500 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>13, 15 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103400</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>Colonial Plaza</t>
+  </si>
+  <si>
+    <t>0.50 ac</t>
+  </si>
+  <si>
+    <t>k2</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118340</t>
+  </si>
+  <si>
+    <t>Phillips Crossing</t>
+  </si>
+  <si>
+    <t>3,599 SF</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118000</t>
+  </si>
+  <si>
+    <t>Sodo S.C.</t>
+  </si>
+  <si>
+    <t>3,735 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101250</t>
+  </si>
+  <si>
+    <t>Palm Harbor</t>
+  </si>
+  <si>
+    <t>East Lake Woodlands</t>
+  </si>
+  <si>
+    <t>1.00 ac</t>
+  </si>
+  <si>
+    <t>k1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125530</t>
+  </si>
+  <si>
+    <t>Pensacola</t>
+  </si>
+  <si>
+    <t>University Town Center</t>
+  </si>
+  <si>
+    <t>1,400 SF</t>
+  </si>
+  <si>
+    <t>10 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116400</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>Village Commons S.C.</t>
+  </si>
+  <si>
+    <t>2,400 SF</t>
+  </si>
+  <si>
+    <t>30 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/107150</t>
+  </si>
+  <si>
+    <t>Wellington</t>
+  </si>
+  <si>
+    <t>Wellington Green Commons</t>
+  </si>
+  <si>
+    <t>2,200 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120000</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>Camp Creek Marketplace II</t>
+  </si>
+  <si>
+    <t>0.40 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120210</t>
+  </si>
+  <si>
+    <t>Embry Village</t>
+  </si>
+  <si>
+    <t>3,300 SF</t>
+  </si>
+  <si>
+    <t>K59</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115760</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>Promenade at Pleasant Hill</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125020</t>
+  </si>
+  <si>
+    <t>Newnan</t>
+  </si>
+  <si>
+    <t>Newnan Pavilion</t>
+  </si>
+  <si>
+    <t>1,202 - 2,605 SF</t>
+  </si>
+  <si>
+    <t>10, 14</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125380</t>
+  </si>
+  <si>
+    <t>Roswell</t>
+  </si>
+  <si>
+    <t>Roswell Crossing</t>
+  </si>
+  <si>
+    <t>2,700 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120140</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>Bel Air</t>
+  </si>
+  <si>
+    <t>Greenbrier S.C.</t>
+  </si>
+  <si>
+    <t>1,816 SF - 0.70 ac</t>
+  </si>
+  <si>
+    <t>19, 23 (End Cap), K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110500</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Wilde Lake Village Center</t>
+  </si>
+  <si>
+    <t>15,079 SF</t>
+  </si>
+  <si>
+    <t>32 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102160</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Villages at Urbana</t>
+  </si>
+  <si>
+    <t>1,351 SF</t>
+  </si>
+  <si>
+    <t>14 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110880</t>
+  </si>
+  <si>
+    <t>Owings Mills</t>
+  </si>
+  <si>
+    <t>Mill Station</t>
+  </si>
+  <si>
+    <t>7,000 SF</t>
+  </si>
+  <si>
+    <t>k21</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116780</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Memorial Plaza</t>
+  </si>
+  <si>
+    <t>1,700 - 4,675 SF</t>
+  </si>
+  <si>
+    <t>4 (End Cap), 5 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117210</t>
+  </si>
+  <si>
+    <t>Hyannis</t>
+  </si>
+  <si>
+    <t>Festival at Hyannis S.C.</t>
+  </si>
+  <si>
+    <t>1,550 SF</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111140</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>Troy Marketplace</t>
+  </si>
+  <si>
+    <t>2,013 SF</t>
+  </si>
+  <si>
+    <t>11 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125610</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>Maple Grove</t>
+  </si>
+  <si>
+    <t>Arbor Lakes Retail Center</t>
+  </si>
+  <si>
+    <t>45,940 SF</t>
+  </si>
+  <si>
+    <t>48 (End Cap) (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100140</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>Creve Coeur</t>
+  </si>
+  <si>
+    <t>Heritage Place</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/125230</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>Francisco Center</t>
+  </si>
+  <si>
+    <t>2,975 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118320</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>D'Andrea Marketplace</t>
+  </si>
+  <si>
+    <t>900 SF</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116030</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>Rockingham Plaza</t>
+  </si>
+  <si>
+    <t>8,000 SF</t>
+  </si>
+  <si>
+    <t>K15</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106200</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>Cherry Hill</t>
+  </si>
+  <si>
+    <t>Brace Road Station</t>
+  </si>
+  <si>
+    <t>5,000 SF - 1.49 ac</t>
+  </si>
+  <si>
+    <t>K4, K18</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/103060</t>
+  </si>
+  <si>
+    <t>Garden State Pavilions</t>
+  </si>
+  <si>
+    <t>K26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116640</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>Central Center-Shoprite</t>
+  </si>
+  <si>
+    <t>4,000 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117090</t>
+  </si>
+  <si>
+    <t>East Windsor</t>
+  </si>
+  <si>
+    <t>East Windsor Village</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100470</t>
+  </si>
+  <si>
+    <t>Holmdel</t>
+  </si>
+  <si>
+    <t>Commons at Holmdel</t>
+  </si>
+  <si>
+    <t>2,899 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/110080</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>East Northport</t>
+  </si>
+  <si>
+    <t>Northport Center</t>
+  </si>
+  <si>
+    <t>20,000 SF</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/111930</t>
+  </si>
+  <si>
+    <t>Jericho</t>
+  </si>
+  <si>
+    <t>The Milleridge Inn</t>
+  </si>
+  <si>
+    <t>1.70 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117540</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Centrum @ Crossroads</t>
+  </si>
+  <si>
+    <t>24,975 SF</t>
+  </si>
+  <si>
+    <t>18 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100020</t>
+  </si>
+  <si>
+    <t>Crossroads Plaza</t>
+  </si>
+  <si>
+    <t>2,565 SF</t>
+  </si>
+  <si>
+    <t>38 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/104830</t>
+  </si>
+  <si>
+    <t>Cornelius</t>
+  </si>
+  <si>
+    <t>Jetton Village Shoppes</t>
+  </si>
+  <si>
+    <t>3,200 SF</t>
+  </si>
+  <si>
+    <t>13 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116720</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>New Hope Commons</t>
+  </si>
+  <si>
+    <t>1,543 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100160</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>Brennan Station</t>
+  </si>
+  <si>
+    <t>1,800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116710</t>
+  </si>
+  <si>
+    <t>Pleasant Valley Promenade</t>
+  </si>
+  <si>
+    <t>3,300 - 5,600 SF</t>
+  </si>
+  <si>
+    <t>2, k57 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/101770</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>The Shoppes at Caveness Farms</t>
+  </si>
+  <si>
+    <t>21.00 ac</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118660</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>Clackamas</t>
+  </si>
+  <si>
+    <t>Clackamas Promenade</t>
+  </si>
+  <si>
+    <t>800 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113770</t>
+  </si>
+  <si>
+    <t>Portland</t>
+  </si>
+  <si>
+    <t>Jantzen Beach Center</t>
+  </si>
+  <si>
+    <t>6,000 SF</t>
+  </si>
+  <si>
+    <t>K40</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117670</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>Cottman &amp; Bustleton Center</t>
+  </si>
+  <si>
+    <t>5,280 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/106120</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Springfield S.C.</t>
+  </si>
+  <si>
+    <t>K27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102880</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
+  </si>
+  <si>
+    <t>Caguas</t>
+  </si>
+  <si>
+    <t>Plaza Centro</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113656</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Sunset Valley Marketfair</t>
+  </si>
+  <si>
+    <t>28 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113780</t>
+  </si>
+  <si>
+    <t>Brownsville</t>
+  </si>
+  <si>
+    <t>North Towne Plaza - Brownsville</t>
+  </si>
+  <si>
+    <t>0.58 - 5.69 ac</t>
+  </si>
+  <si>
+    <t>k6, K1, K2, K3, K4, K5, K8, K9, K10, K11</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120120</t>
+  </si>
+  <si>
+    <t>Burleson</t>
+  </si>
+  <si>
+    <t>Gateway Station</t>
+  </si>
+  <si>
+    <t>4,502 SF</t>
+  </si>
+  <si>
+    <t>27 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/104960</t>
+  </si>
+  <si>
+    <t>College Station</t>
+  </si>
+  <si>
+    <t>Rock Prairie Marketplace</t>
+  </si>
+  <si>
+    <t>0.68 - 1.42 ac</t>
+  </si>
+  <si>
+    <t>K1, K2, K3</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118650</t>
+  </si>
+  <si>
+    <t>Conroe</t>
+  </si>
+  <si>
+    <t>Conroe Marketplace</t>
+  </si>
+  <si>
+    <t>1,600 - 5,000 SF</t>
+  </si>
+  <si>
+    <t>21, 31 (New), K21, K33</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115550</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>Preston Forest Village</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115610</t>
+  </si>
+  <si>
+    <t>Frisco</t>
+  </si>
+  <si>
+    <t>Preston Lebanon Crossing</t>
+  </si>
+  <si>
+    <t>7,500 SF - 1.13 ac</t>
+  </si>
+  <si>
+    <t>20 (End Cap) (New), K30, K35</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113960</t>
+  </si>
+  <si>
+    <t>Grand Prairie</t>
+  </si>
+  <si>
+    <t>Lake Prairie Towne Crossing</t>
+  </si>
+  <si>
+    <t>2,560 SF - 1.98 ac</t>
+  </si>
+  <si>
+    <t>26 (End Cap) (New), 31 (End Cap) (New), 36, 41 (End Cap), K59, K60, K61</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113540</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>Copperwood Village</t>
+  </si>
+  <si>
+    <t>1,755 - 2,254 SF</t>
+  </si>
+  <si>
+    <t>38 (End Cap), 61A (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/113550</t>
+  </si>
+  <si>
+    <t>Shops at Three Corners</t>
+  </si>
+  <si>
+    <t>2,026 - 4,820 SF</t>
+  </si>
+  <si>
+    <t>28 (End Cap), 29</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120280</t>
+  </si>
+  <si>
+    <t>The Centre at Post Oak</t>
+  </si>
+  <si>
+    <t>1,333 - 1,600 SF</t>
+  </si>
+  <si>
+    <t>9, 11, 13</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117880</t>
+  </si>
+  <si>
+    <t>Tomball Crossing</t>
+  </si>
+  <si>
+    <t>4,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/116930</t>
+  </si>
+  <si>
+    <t>Village Plaza at Bunker Hill</t>
+  </si>
+  <si>
+    <t>2,500 SF</t>
+  </si>
+  <si>
+    <t>44 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118210</t>
+  </si>
+  <si>
+    <t>Westchase S.C.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118790</t>
+  </si>
+  <si>
+    <t>Westhill Village</t>
+  </si>
+  <si>
+    <t>1,512 - 2,100 SF</t>
+  </si>
+  <si>
+    <t>20 (Drive-Thru) (End Cap), 23 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117840</t>
+  </si>
+  <si>
+    <t>Kingwood</t>
+  </si>
+  <si>
+    <t>Kings Crossing</t>
+  </si>
+  <si>
+    <t>1,900 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118260</t>
+  </si>
+  <si>
+    <t>Laredo</t>
+  </si>
+  <si>
+    <t>North Creek Plaza</t>
+  </si>
+  <si>
+    <t>1,215 - 3,117 SF</t>
+  </si>
+  <si>
+    <t>20, 26</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118220</t>
+  </si>
+  <si>
+    <t>Plantation Centre</t>
+  </si>
+  <si>
+    <t>2,100 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/119900</t>
+  </si>
+  <si>
+    <t>McAllen</t>
+  </si>
+  <si>
+    <t>Las Tiendas S.C.</t>
+  </si>
+  <si>
+    <t>1,534 - 3,000 SF</t>
+  </si>
+  <si>
+    <t>2 (End Cap), 1B</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120530</t>
+  </si>
+  <si>
+    <t>Market at Nolana</t>
+  </si>
+  <si>
+    <t>1,260 SF - 1.01 ac</t>
+  </si>
+  <si>
+    <t>9 (End Cap), 10, 11, 17, K2, K3, K5</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120500</t>
+  </si>
+  <si>
+    <t>Trenton Crossing - North McAllen</t>
+  </si>
+  <si>
+    <t>1,019 - 2,445 SF</t>
+  </si>
+  <si>
+    <t>4, 6, 10, 11 (New)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118120</t>
+  </si>
+  <si>
+    <t>Mesquite</t>
+  </si>
+  <si>
+    <t>Kroger Plaza</t>
+  </si>
+  <si>
+    <t>2.57 ac</t>
+  </si>
+  <si>
+    <t>K11</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/102560</t>
+  </si>
+  <si>
+    <t>Mission</t>
+  </si>
+  <si>
+    <t>Sharyland Towne Crossing</t>
+  </si>
+  <si>
+    <t>1,050 - 4,726 SF</t>
+  </si>
+  <si>
+    <t>3, 5, 11, 12, 36, 37 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120510</t>
+  </si>
+  <si>
+    <t>Pasadena</t>
+  </si>
+  <si>
+    <t>Fairway Plaza</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/100100</t>
+  </si>
+  <si>
+    <t>Rio Grande City</t>
+  </si>
+  <si>
+    <t>Starr Plaza</t>
+  </si>
+  <si>
+    <t>1,050 SF - 0.97 ac</t>
+  </si>
+  <si>
+    <t>12 (New), 13, K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120480</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>Fiesta Trails</t>
+  </si>
+  <si>
+    <t>1,050 - 2,400 SF</t>
+  </si>
+  <si>
+    <t>2, 6 (End Cap), 27, 36 (End Cap)</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120200</t>
+  </si>
+  <si>
+    <t>Westover Square</t>
+  </si>
+  <si>
+    <t>1.13 - 3.00 ac</t>
+  </si>
+  <si>
+    <t>K5, K8</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/120730</t>
+  </si>
+  <si>
+    <t>Spring</t>
+  </si>
+  <si>
+    <t>Grand Parkway Marketplace</t>
+  </si>
+  <si>
+    <t>1,066 SF - 0.75 ac</t>
+  </si>
+  <si>
+    <t>19, 25, 29, 30, 24A, K89</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/117500</t>
+  </si>
+  <si>
+    <t>Tomball</t>
+  </si>
+  <si>
+    <t>Tomball Marketplace</t>
+  </si>
+  <si>
+    <t>1,320 SF - 2.20 ac</t>
+  </si>
+  <si>
+    <t>3, 28 (End Cap), 31 (End Cap), K1</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/118670</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>Fairfax</t>
+  </si>
+  <si>
+    <t>Main Street Marketplace</t>
+  </si>
+  <si>
+    <t>1,358 SF</t>
+  </si>
+  <si>
+    <t>https://www.kimcorealty.com/115600</t>
+  </si>
+  <si>
+    <t>Sterling</t>
+  </si>
+  <si>
+    <t>Potomac Run Plaza</t>
+  </si>
+  <si>
+    <t>6,650 SF</t>
   </si>
   <si>
     <t>19</t>
-  </si>
-[...1681 lines deleted...]
-    <t>6,650 SF</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/110210</t>
   </si>
   <si>
     <t>Woodbridge</t>
   </si>
   <si>
     <t>Stonebridge at Potomac Town Center</t>
   </si>
   <si>
     <t>1,467 - 3,700 SF</t>
   </si>
   <si>
     <t>k64 (End Cap), k65, k66, k67, k68, k69 (End Cap)</t>
   </si>
   <si>
     <t>https://www.kimcorealty.com/124760</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Puyallup</t>
   </si>
@@ -1946,69 +1904,69 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118280" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118690" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111780" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105570" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118800" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114460" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111550" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118560" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119930" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/109910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/190741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/114290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117680" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/105740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/193550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111530" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118000" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125530" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116400" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/107150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115760" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125380" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116780" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125610" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/125230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118320" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/103060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100470" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/111930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117540" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116720" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116710" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/101770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113770" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117670" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/106120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113656" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113780" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/104960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118650" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113540" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/113550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117880" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/116930" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118260" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/119900" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120530" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120500" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/102560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120510" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120480" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120730" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/117500" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/118670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/115600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/110210" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/124760" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120370" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/120390" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimcorealty.com/100500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G131"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.1408672332764" customWidth="1" style="1"/>
     <col min="2" max="2" width="26.5099143981934" customWidth="1" style="1"/>
     <col min="3" max="3" width="49.6289596557617" customWidth="1" style="1"/>
     <col min="4" max="4" width="23.9563426971436" customWidth="1" style="1"/>
-    <col min="5" max="5" width="72.4474105834961" customWidth="1" style="1"/>
+    <col min="5" max="5" width="93.6869964599609" customWidth="1" style="1"/>
     <col min="6" max="6" width="51.1795539855957" customWidth="1" style="1"/>
     <col min="7" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" s="6" customFormat="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6"/>
     </row>
@@ -2079,2693 +2037,2630 @@
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="2"/>
     </row>
     <row r="6" s="3" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" s="3"/>
     </row>
     <row r="7" s="2" customFormat="1">
       <c r="A7" s="2" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G7" s="2"/>
     </row>
     <row r="8" s="3" customFormat="1">
       <c r="A8" s="3" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" s="2" customFormat="1">
       <c r="A9" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G9" s="2"/>
     </row>
     <row r="10" s="3" customFormat="1">
       <c r="A10" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" s="2" customFormat="1">
       <c r="A11" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G11" s="2"/>
     </row>
     <row r="12" s="3" customFormat="1">
       <c r="A12" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G12" s="3"/>
     </row>
     <row r="13" s="2" customFormat="1">
       <c r="A13" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G13" s="2"/>
     </row>
     <row r="14" s="3" customFormat="1">
       <c r="A14" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="D14" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="E14" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="F14" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G14" s="3"/>
     </row>
     <row r="15" s="2" customFormat="1">
       <c r="A15" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" s="3" customFormat="1">
       <c r="A16" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G16" s="3"/>
     </row>
     <row r="17" s="2" customFormat="1">
       <c r="A17" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" s="3" customFormat="1">
       <c r="A18" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" s="2" customFormat="1">
       <c r="A19" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" s="3" customFormat="1">
       <c r="A20" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G20" s="3"/>
     </row>
     <row r="21" s="2" customFormat="1">
       <c r="A21" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G21" s="2"/>
     </row>
     <row r="22" s="3" customFormat="1">
       <c r="A22" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" s="2" customFormat="1">
       <c r="A23" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G23" s="2"/>
     </row>
     <row r="24" s="3" customFormat="1">
       <c r="A24" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G24" s="3"/>
     </row>
     <row r="25" s="2" customFormat="1">
       <c r="A25" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="2"/>
     </row>
     <row r="26" s="3" customFormat="1">
       <c r="A26" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>125</v>
       </c>
       <c r="G26" s="3"/>
     </row>
     <row r="27" s="2" customFormat="1">
       <c r="A27" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G27" s="2"/>
     </row>
     <row r="28" s="3" customFormat="1">
       <c r="A28" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G28" s="3"/>
     </row>
     <row r="29" s="2" customFormat="1">
       <c r="A29" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G29" s="2"/>
     </row>
     <row r="30" s="3" customFormat="1">
       <c r="A30" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G30" s="3"/>
     </row>
     <row r="31" s="2" customFormat="1">
       <c r="A31" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="5" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G31" s="2"/>
     </row>
     <row r="32" s="3" customFormat="1">
       <c r="A32" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="D32" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="D32" s="3" t="s">
+      <c r="E32" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="E32" s="3" t="s">
+      <c r="F32" s="4" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G32" s="3"/>
     </row>
     <row r="33" s="2" customFormat="1">
       <c r="A33" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="D33" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="E33" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="5" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G33" s="2"/>
     </row>
     <row r="34" s="3" customFormat="1">
       <c r="A34" s="3" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G34" s="3"/>
     </row>
     <row r="35" s="2" customFormat="1">
       <c r="A35" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G35" s="2"/>
     </row>
     <row r="36" s="3" customFormat="1">
       <c r="A36" s="3" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G36" s="3"/>
     </row>
     <row r="37" s="2" customFormat="1">
       <c r="A37" s="2" t="s">
-        <v>40</v>
+        <v>174</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G37" s="2"/>
     </row>
     <row r="38" s="3" customFormat="1">
       <c r="A38" s="3" t="s">
-        <v>40</v>
+        <v>174</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G38" s="3"/>
     </row>
     <row r="39" s="2" customFormat="1">
       <c r="A39" s="2" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G39" s="2"/>
     </row>
     <row r="40" s="3" customFormat="1">
       <c r="A40" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>193</v>
       </c>
       <c r="G40" s="3"/>
     </row>
     <row r="41" s="2" customFormat="1">
       <c r="A41" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>198</v>
       </c>
       <c r="G41" s="2"/>
     </row>
     <row r="42" s="3" customFormat="1">
       <c r="A42" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>201</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>202</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>203</v>
       </c>
       <c r="G42" s="3"/>
     </row>
     <row r="43" s="2" customFormat="1">
       <c r="A43" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>208</v>
       </c>
       <c r="G43" s="2"/>
     </row>
     <row r="44" s="3" customFormat="1">
       <c r="A44" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>211</v>
       </c>
       <c r="E44" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F44" s="4" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="G44" s="3"/>
     </row>
     <row r="45" s="2" customFormat="1">
       <c r="A45" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="D45" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="E45" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F45" s="5" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G45" s="2"/>
     </row>
     <row r="46" s="3" customFormat="1">
       <c r="A46" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B46" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E46" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="C46" s="3" t="s">
+      <c r="F46" s="4" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="G46" s="3"/>
     </row>
     <row r="47" s="2" customFormat="1">
       <c r="A47" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B47" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D47" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C47" s="2" t="s">
+      <c r="E47" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F47" s="5" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G47" s="2"/>
     </row>
     <row r="48" s="3" customFormat="1">
       <c r="A48" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C48" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="D48" s="3" t="s">
+      <c r="E48" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="F48" s="4" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G48" s="3"/>
     </row>
     <row r="49" s="2" customFormat="1">
       <c r="A49" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B49" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C49" s="2" t="s">
+      <c r="D49" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="E49" s="2" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>234</v>
       </c>
       <c r="G49" s="2"/>
     </row>
     <row r="50" s="3" customFormat="1">
       <c r="A50" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>237</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>238</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>239</v>
       </c>
       <c r="G50" s="3"/>
     </row>
     <row r="51" s="2" customFormat="1">
       <c r="A51" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>244</v>
       </c>
       <c r="G51" s="2"/>
     </row>
     <row r="52" s="3" customFormat="1">
       <c r="A52" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B52" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="C52" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="C52" s="3" t="s">
+      <c r="D52" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="D52" s="3" t="s">
+      <c r="E52" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="E52" s="3" t="s">
+      <c r="F52" s="4" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G52" s="3"/>
     </row>
     <row r="53" s="2" customFormat="1">
       <c r="A53" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B53" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="C53" s="2" t="s">
+      <c r="E53" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F53" s="5" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
       <c r="G53" s="2"/>
     </row>
     <row r="54" s="3" customFormat="1">
       <c r="A54" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C54" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E54" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="D54" s="3" t="s">
+      <c r="F54" s="4" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>258</v>
       </c>
       <c r="G54" s="3"/>
     </row>
     <row r="55" s="2" customFormat="1">
       <c r="A55" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C55" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D55" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="E55" s="2" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>261</v>
       </c>
       <c r="G55" s="2"/>
     </row>
     <row r="56" s="3" customFormat="1">
       <c r="A56" s="3" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>264</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>265</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>266</v>
       </c>
       <c r="G56" s="3"/>
     </row>
     <row r="57" s="2" customFormat="1">
       <c r="A57" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E57" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="G57" s="2"/>
     </row>
     <row r="58" s="3" customFormat="1">
       <c r="A58" s="3" t="s">
-        <v>188</v>
+        <v>271</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>274</v>
       </c>
       <c r="E58" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F58" s="4" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G58" s="3"/>
     </row>
     <row r="59" s="2" customFormat="1">
       <c r="A59" s="2" t="s">
-        <v>188</v>
+        <v>271</v>
       </c>
       <c r="B59" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D59" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="C59" s="2" t="s">
+      <c r="E59" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="F59" s="5" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="G59" s="2"/>
     </row>
     <row r="60" s="3" customFormat="1">
       <c r="A60" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E60" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="F60" s="4" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
       <c r="G60" s="3"/>
     </row>
     <row r="61" s="2" customFormat="1">
       <c r="A61" s="2" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C61" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E61" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="F61" s="5" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G61" s="2"/>
     </row>
     <row r="62" s="3" customFormat="1">
       <c r="A62" s="3" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="B62" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="C62" s="3" t="s">
+      <c r="E62" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="D62" s="3" t="s">
+      <c r="F62" s="4" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="G62" s="3"/>
     </row>
     <row r="63" s="2" customFormat="1">
       <c r="A63" s="2" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="B63" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="E63" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="5" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G63" s="2"/>
     </row>
     <row r="64" s="3" customFormat="1">
       <c r="A64" s="3" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="D64" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="D64" s="3" t="s">
+      <c r="E64" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="E64" s="3" t="s">
+      <c r="F64" s="4" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="G64" s="3"/>
     </row>
     <row r="65" s="2" customFormat="1">
       <c r="A65" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C65" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="B65" s="2" t="s">
+      <c r="D65" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="E65" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="F65" s="5" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
       <c r="G65" s="2"/>
     </row>
     <row r="66" s="3" customFormat="1">
       <c r="A66" s="3" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="B66" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D66" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="C66" s="3" t="s">
+      <c r="E66" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="D66" s="3" t="s">
+      <c r="F66" s="4" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="G66" s="3"/>
     </row>
     <row r="67" s="2" customFormat="1">
       <c r="A67" s="2" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B67" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="C67" s="2" t="s">
+      <c r="D67" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="E67" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="5" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="G67" s="2"/>
     </row>
     <row r="68" s="3" customFormat="1">
       <c r="A68" s="3" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B68" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="C68" s="3" t="s">
+      <c r="D68" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="D68" s="3" t="s">
+      <c r="E68" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="F68" s="4" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G68" s="3"/>
     </row>
     <row r="69" s="2" customFormat="1">
       <c r="A69" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B69" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="B69" s="2" t="s">
+      <c r="C69" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="D69" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="E69" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="5" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="G69" s="2"/>
     </row>
     <row r="70" s="3" customFormat="1">
       <c r="A70" s="3" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>334</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>335</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>336</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>337</v>
       </c>
       <c r="G70" s="3"/>
     </row>
     <row r="71" s="2" customFormat="1">
       <c r="A71" s="2" t="s">
         <v>338</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D71" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="F71" s="5" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G71" s="2"/>
     </row>
     <row r="72" s="3" customFormat="1">
       <c r="A72" s="3" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="D72" s="3" t="s">
+      <c r="E72" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F72" s="4" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="G72" s="3"/>
     </row>
     <row r="73" s="2" customFormat="1">
       <c r="A73" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B73" s="2" t="s">
+      <c r="E73" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="F73" s="5" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
       <c r="G73" s="2"/>
     </row>
     <row r="74" s="3" customFormat="1">
       <c r="A74" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D74" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="B74" s="3" t="s">
+      <c r="E74" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="C74" s="3" t="s">
+      <c r="F74" s="4" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G74" s="3"/>
     </row>
     <row r="75" s="2" customFormat="1">
       <c r="A75" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B75" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="B75" s="2" t="s">
+      <c r="C75" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="C75" s="2" t="s">
+      <c r="D75" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="E75" s="2" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>363</v>
       </c>
       <c r="G75" s="2"/>
     </row>
     <row r="76" s="3" customFormat="1">
       <c r="A76" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="B76" s="3" t="s">
+      <c r="C76" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="D76" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="D76" s="3" t="s">
+      <c r="F76" s="4" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="G76" s="3"/>
     </row>
     <row r="77" s="2" customFormat="1">
       <c r="A77" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="B77" s="2" t="s">
+      <c r="E77" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F77" s="5" t="s">
         <v>370</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G77" s="2"/>
     </row>
     <row r="78" s="3" customFormat="1">
       <c r="A78" s="3" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>378</v>
+        <v>77</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>379</v>
+        <v>68</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="G78" s="3"/>
     </row>
     <row r="79" s="2" customFormat="1">
       <c r="A79" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C79" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="B79" s="2" t="s">
+      <c r="D79" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="C79" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2" t="s">
-        <v>382</v>
+        <v>247</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="G79" s="2"/>
     </row>
     <row r="80" s="3" customFormat="1">
       <c r="A80" s="3" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>265</v>
+        <v>382</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="G80" s="3"/>
     </row>
     <row r="81" s="2" customFormat="1">
       <c r="A81" s="2" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>94</v>
+        <v>386</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="G81" s="2"/>
     </row>
     <row r="82" s="3" customFormat="1">
       <c r="A82" s="3" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B82" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D82" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C82" s="3" t="s">
+      <c r="E82" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="D82" s="3" t="s">
+      <c r="F82" s="4" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="G82" s="3"/>
     </row>
     <row r="83" s="2" customFormat="1">
       <c r="A83" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="D83" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="B83" s="2" t="s">
+      <c r="E83" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="C83" s="2" t="s">
+      <c r="F83" s="5" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>400</v>
       </c>
       <c r="G83" s="2"/>
     </row>
     <row r="84" s="3" customFormat="1">
       <c r="A84" s="3" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="C84" s="3" t="s">
+      <c r="F84" s="4" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G84" s="3"/>
     </row>
     <row r="85" s="2" customFormat="1">
       <c r="A85" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D85" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="B85" s="2" t="s">
+      <c r="E85" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F85" s="5" t="s">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
       <c r="G85" s="2"/>
     </row>
     <row r="86" s="3" customFormat="1">
       <c r="A86" s="3" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>413</v>
+        <v>129</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="G86" s="3"/>
     </row>
     <row r="87" s="2" customFormat="1">
       <c r="A87" s="2" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="G87" s="2"/>
     </row>
     <row r="88" s="3" customFormat="1">
       <c r="A88" s="3" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>197</v>
+        <v>255</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="G88" s="3"/>
     </row>
     <row r="89" s="2" customFormat="1">
       <c r="A89" s="2" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="G89" s="2"/>
     </row>
     <row r="90" s="3" customFormat="1">
       <c r="A90" s="3" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>424</v>
       </c>
       <c r="C90" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="F90" s="4" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
       <c r="G90" s="3"/>
     </row>
     <row r="91" s="2" customFormat="1">
       <c r="A91" s="2" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="B91" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="D91" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="C91" s="2" t="s">
+      <c r="E91" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F91" s="5" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G91" s="2"/>
     </row>
     <row r="92" s="3" customFormat="1">
       <c r="A92" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="B92" s="3" t="s">
+      <c r="F92" s="4" t="s">
         <v>437</v>
-      </c>
-[...10 lines deleted...]
-        <v>440</v>
       </c>
       <c r="G92" s="3"/>
     </row>
     <row r="93" s="2" customFormat="1">
       <c r="A93" s="2" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B93" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E93" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="C93" s="2" t="s">
+      <c r="F93" s="5" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>445</v>
       </c>
       <c r="G93" s="2"/>
     </row>
     <row r="94" s="3" customFormat="1">
       <c r="A94" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="B94" s="3" t="s">
+      <c r="F94" s="4" t="s">
         <v>447</v>
-      </c>
-[...10 lines deleted...]
-        <v>450</v>
       </c>
       <c r="G94" s="3"/>
     </row>
     <row r="95" s="2" customFormat="1">
       <c r="A95" s="2" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B95" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E95" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="C95" s="2" t="s">
+      <c r="F95" s="5" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
       <c r="G95" s="2"/>
     </row>
     <row r="96" s="3" customFormat="1">
       <c r="A96" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="E96" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="C96" s="3" t="s">
+      <c r="F96" s="4" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
       <c r="G96" s="3"/>
     </row>
     <row r="97" s="2" customFormat="1">
       <c r="A97" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="D97" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="B97" s="2" t="s">
+      <c r="E97" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="C97" s="2" t="s">
+      <c r="F97" s="5" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
       <c r="G97" s="2"/>
     </row>
     <row r="98" s="3" customFormat="1">
       <c r="A98" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B98" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D98" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="C98" s="3" t="s">
+      <c r="E98" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="D98" s="3" t="s">
+      <c r="F98" s="4" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="G98" s="3"/>
     </row>
     <row r="99" s="2" customFormat="1">
       <c r="A99" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B99" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E99" s="2" t="s">
         <v>470</v>
       </c>
-      <c r="C99" s="2" t="s">
+      <c r="F99" s="5" t="s">
         <v>471</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
       <c r="G99" s="2"/>
     </row>
     <row r="100" s="3" customFormat="1">
       <c r="A100" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B100" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="E100" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="C100" s="3" t="s">
+      <c r="F100" s="4" t="s">
         <v>476</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
       <c r="G100" s="3"/>
     </row>
     <row r="101" s="2" customFormat="1">
       <c r="A101" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B101" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="C101" s="2" t="s">
+      <c r="F101" s="5" t="s">
         <v>481</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
       <c r="G101" s="2"/>
     </row>
     <row r="102" s="3" customFormat="1">
       <c r="A102" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B102" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="C102" s="3" t="s">
+      <c r="F102" s="4" t="s">
         <v>486</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
       <c r="G102" s="3"/>
     </row>
     <row r="103" s="2" customFormat="1">
       <c r="A103" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B103" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="E103" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="C103" s="2" t="s">
+      <c r="F103" s="5" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
       <c r="G103" s="2"/>
     </row>
     <row r="104" s="3" customFormat="1">
       <c r="A104" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B104" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="F104" s="4" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G104" s="3"/>
     </row>
     <row r="105" s="2" customFormat="1">
       <c r="A105" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>502</v>
+        <v>292</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="G105" s="2"/>
     </row>
     <row r="106" s="3" customFormat="1">
       <c r="A106" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B106" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D106" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="C106" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="3" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="G106" s="3"/>
     </row>
     <row r="107" s="2" customFormat="1">
       <c r="A107" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>509</v>
+        <v>9</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="G107" s="2"/>
     </row>
     <row r="108" s="3" customFormat="1">
       <c r="A108" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>28</v>
+        <v>507</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="G108" s="3"/>
     </row>
     <row r="109" s="2" customFormat="1">
       <c r="A109" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>517</v>
+        <v>24</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="G109" s="2"/>
     </row>
     <row r="110" s="3" customFormat="1">
       <c r="A110" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>9</v>
+        <v>515</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="G110" s="3"/>
     </row>
     <row r="111" s="2" customFormat="1">
       <c r="A111" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>524</v>
+        <v>247</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="G111" s="2"/>
     </row>
     <row r="112" s="3" customFormat="1">
       <c r="A112" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="G112" s="3"/>
     </row>
     <row r="113" s="2" customFormat="1">
       <c r="A113" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B113" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C113" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="C113" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="2" t="s">
-        <v>48</v>
+        <v>527</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>257</v>
+        <v>528</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="G113" s="2"/>
     </row>
     <row r="114" s="3" customFormat="1">
       <c r="A114" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B114" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="F114" s="4" t="s">
         <v>533</v>
-      </c>
-[...10 lines deleted...]
-        <v>537</v>
       </c>
       <c r="G114" s="3"/>
     </row>
     <row r="115" s="2" customFormat="1">
       <c r="A115" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C115" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="F115" s="5" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>541</v>
       </c>
       <c r="G115" s="2"/>
     </row>
     <row r="116" s="3" customFormat="1">
       <c r="A116" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C116" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="D116" s="3" t="s">
+      <c r="F116" s="4" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
       <c r="G116" s="3"/>
     </row>
     <row r="117" s="2" customFormat="1">
       <c r="A117" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B117" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E117" s="2" t="s">
         <v>546</v>
       </c>
-      <c r="C117" s="2" t="s">
+      <c r="F117" s="5" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
       <c r="G117" s="2"/>
     </row>
     <row r="118" s="3" customFormat="1">
       <c r="A118" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E118" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="C118" s="3" t="s">
+      <c r="F118" s="4" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
       <c r="G118" s="3"/>
     </row>
     <row r="119" s="2" customFormat="1">
       <c r="A119" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B119" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="E119" s="2" t="s">
         <v>556</v>
       </c>
-      <c r="C119" s="2" t="s">
+      <c r="F119" s="5" t="s">
         <v>557</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
       <c r="G119" s="2"/>
     </row>
     <row r="120" s="3" customFormat="1">
       <c r="A120" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B120" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="C120" s="3" t="s">
+      <c r="F120" s="4" t="s">
         <v>561</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
       <c r="G120" s="3"/>
     </row>
     <row r="121" s="2" customFormat="1">
       <c r="A121" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B121" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="E121" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="C121" s="2" t="s">
+      <c r="F121" s="5" t="s">
         <v>566</v>
-      </c>
-[...7 lines deleted...]
-        <v>569</v>
       </c>
       <c r="G121" s="2"/>
     </row>
     <row r="122" s="3" customFormat="1">
       <c r="A122" s="3" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="F122" s="4" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>572</v>
       </c>
       <c r="G122" s="3"/>
     </row>
     <row r="123" s="2" customFormat="1">
       <c r="A123" s="2" t="s">
-        <v>460</v>
+        <v>572</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>575</v>
+        <v>102</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>576</v>
       </c>
       <c r="G123" s="2"/>
     </row>
     <row r="124" s="3" customFormat="1">
       <c r="A124" s="3" t="s">
-        <v>460</v>
+        <v>572</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>577</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>578</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>579</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>580</v>
       </c>
       <c r="F124" s="4" t="s">
         <v>581</v>
       </c>
       <c r="G124" s="3"/>
     </row>
     <row r="125" s="2" customFormat="1">
       <c r="A125" s="2" t="s">
-        <v>460</v>
+        <v>572</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>582</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>583</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>584</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>586</v>
       </c>
       <c r="G125" s="2"/>
     </row>
     <row r="126" s="3" customFormat="1">
       <c r="A126" s="3" t="s">
         <v>587</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>588</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>589</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>119</v>
+        <v>308</v>
       </c>
       <c r="F126" s="4" t="s">
         <v>591</v>
       </c>
       <c r="G126" s="3"/>
     </row>
     <row r="127" s="2" customFormat="1">
       <c r="A127" s="2" t="s">
         <v>587</v>
       </c>
       <c r="B127" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C127" s="2" t="s">
         <v>592</v>
       </c>
-      <c r="C127" s="2" t="s">
+      <c r="D127" s="2" t="s">
         <v>593</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="E127" s="2" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>595</v>
       </c>
       <c r="G127" s="2"/>
     </row>
     <row r="128" s="3" customFormat="1">
       <c r="A128" s="3" t="s">
         <v>587</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>597</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>598</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>599</v>
       </c>
       <c r="F128" s="4" t="s">
         <v>600</v>
       </c>
       <c r="G128" s="3"/>
     </row>
-    <row r="129" s="2" customFormat="1">
-[...61 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:F131"/>
+  <autoFilter ref="A1:F128"/>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
@@ -4850,32 +4745,29 @@
     <hyperlink ref="F104" r:id="rId103"/>
     <hyperlink ref="F105" r:id="rId104"/>
     <hyperlink ref="F106" r:id="rId105"/>
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
     <hyperlink ref="F115" r:id="rId114"/>
     <hyperlink ref="F116" r:id="rId115"/>
     <hyperlink ref="F117" r:id="rId116"/>
     <hyperlink ref="F118" r:id="rId117"/>
     <hyperlink ref="F119" r:id="rId118"/>
     <hyperlink ref="F120" r:id="rId119"/>
     <hyperlink ref="F121" r:id="rId120"/>
     <hyperlink ref="F122" r:id="rId121"/>
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
-    <hyperlink ref="F129" r:id="rId128"/>
-[...1 lines deleted...]
-    <hyperlink ref="F131" r:id="rId130"/>
   </hyperlinks>
   <headerFooter/>
 </worksheet>
 </file>